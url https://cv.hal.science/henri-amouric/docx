--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1973,50 +1973,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vanités de faïence, des décors sous influence espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 375, pp.58-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rajoles Hispàniques a Provença i Llenguadoc. Segles XV-XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2038,152 +2133,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Butlletí informatiu de ceràmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 71, gener-juny, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653562v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt mille pots sous les mers. Mille ans de commerce en Méditerranée</w:t>
               </w:r>
@@ -3339,50 +3339,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Porcelaines d'Orient et d'Occident dans le Midi français : du trésor princier à la demeure bourgeoise entre XVe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV congresso AIECM3 Ravenna 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Cirelli Université de Bologne, Nov 2024, Ravenne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3394,171 +3489,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenada, Espagne. pp.181-190, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63114/ax4ky878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.63114/ax4ky878⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03466976v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors héraldiques catalans du XVII e siècle en Provence : le miroir d'orgueil des Forbin</w:t>
               </w:r>
@@ -3974,50 +3974,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03166571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre Italie et Midi Français « Un goût d’Italie », quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del L Convegno internazionale della ceramica, Savona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, Oct 2017, Savona, Italie. pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01864341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille et le Levant ottoman : flux (?) et poussières d’échanges entre XVIIe-et XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4026,139 +4108,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe congrès AIECM3 sur la céramique médiévale et moderne en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yayına Hazırlayan, Filiz Yenişehirlioğlu, Oct 2015, Antalya, Turquie. pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860440v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01864341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
               </w:r>
@@ -4600,388 +4600,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouerfelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale: Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3, Apr 2015, Faenza, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
-[...201 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6223,50 +6223,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ateliers et le marché en Provence et Languedoc, du Moyen Age à l’Epoque Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès international sur la céramique Médiévale en Méditerranée, Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Thessalonique, Grèce. pp.285-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mobilité des artisans céramistes en Provence et Languedoc, du Moyen Age à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6275,139 +6357,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas das 3.as jornadas de cerâmica medieval e pós-medieval : métodos e resultados para o seu estudo (Tondela, 28 a 31 de Outubro de 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Tondela, Portugal. pp.407-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653343v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction du décor bleu de cobalt dans le Midi français, de la fin du Moyen Âge à l’époque moderne</w:t>
               </w:r>
@@ -6469,50 +6469,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Importazioni ed influenze delle produzioni italiane in Provenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ceramiche di Roma e del Lazio in età medievale e moderna IV : atti del IV convegno di Studi (Viterbo, 22-23 maggio 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Viterbe, Italie. pp.76-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les voies de l'engobe en Provence à la fin du XVe s. et au XVIe siècle : mutation technique ou transferts de savoir-faire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6521,126 +6590,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi e aspetti delle produzioni ingobbiate. Origini e sviluppi, tecniche, tipologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Savona, Italie. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01558382v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Al-Andalus à Cannakale : les chemins de la céramique islamique dans le Midi français</w:t>
               </w:r>
@@ -10894,51 +10894,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -10951,93 +10951,93 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970949v1</w:t>
+                <w:t xml:space="preserve">halshs-02970932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -11050,93 +11050,93 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.84-115, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970932v1</w:t>
+                <w:t xml:space="preserve">halshs-02970938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -11149,69 +11149,69 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.84-115, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970938v1</w:t>
+                <w:t xml:space="preserve">halshs-02970949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’Université de médecine et l’apothicaire</w:t>
               </w:r>
@@ -11665,199 +11665,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429628v1</w:t>
+                <w:t xml:space="preserve">halshs-01429665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429665v1</w:t>
+                <w:t xml:space="preserve">halshs-01429628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre cuite glaçurée provençale de Biot</w:t>
               </w:r>
@@ -13490,195 +13490,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Marseille au Languedoc et au Comtat Venaissin : les chemins du vert et du brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.185-201, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Semailles italiennes, moissons provençales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Amouric; Gabrielle Démians d'Archimbaud; Jean-Pierre Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres de Durance, céramiques de l'Antiquité aux temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.107-111, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635522v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01515532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous les chemins mènent à Manosque</w:t>
               </w:r>
@@ -15652,51 +15652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9B9DF4"/>
+    <w:nsid w:val="177BAA72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15883,51 +15883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-amouric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026685051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033617024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1986.1123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1984.1018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocherieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerthe Dautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kauffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraci Fran&#231;oise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoliel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-amouric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026685051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033617024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1986.1123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1984.1018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocherieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerthe Dautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kauffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraci Fran&#231;oise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoliel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>