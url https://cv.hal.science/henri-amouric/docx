--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -522,51 +522,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -588,93 +588,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425261v1</w:t>
+                <w:t xml:space="preserve">halshs-01425258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -696,259 +696,259 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425258v1</w:t>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.64-66</w:t>
+              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309599v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01309600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.92-93</w:t>
+              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309600v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud : aux fondements de l'archéologie médiévale française</w:t>
               </w:r>
@@ -1973,50 +1973,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rajoles Hispàniques a Provença i Llenguadoc. Segles XV-XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Butlletí informatiu de ceràmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71, gener-juny, pp.28-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanités de faïence, des décors sous influence espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2038,208 +2133,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 375, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rajoles Hispàniques a Provença i Llenguadoc. Segles XV-XVIII</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt mille pots sous les mers. Mille ans de commerce en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 360, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3257,50 +3257,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Porcelaines d'Orient et d'Occident dans le Midi français : du trésor princier à la demeure bourgeoise entre XVe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV congresso AIECM3 Ravenna 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Cirelli Université de Bologne, Nov 2024, Ravenne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric, Lucy Vallauri. La céramique entre Provence et Barbarie du Moyen Age à l’époque Moderne. Troisième conférence thématique de l’’AIECM3 La production et la circulation de la céramique en Afrique du Nord de l’Antiquité tardive à a la période postmédiévale (VIe-XVIIIe siècle), Tunis-Oudhna, 02-04-décembre 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3309,152 +3404,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième conférence thématique de l’’AIECM3 La production et la circulation de la céramique en Afrique du Nord de l’Antiquité tardive à a la période postmédiévale (VIe-XVIIIe siècle),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National du patrimoine; UCL, Dec 2025, Tunis Oudna, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545617v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
               </w:r>
@@ -3974,50 +3974,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03166571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marseille et le Levant ottoman : flux (?) et poussières d’échanges entre XVIIe-et XXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe congrès AIECM3 sur la céramique médiévale et moderne en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yayına Hazırlayan, Filiz Yenişehirlioğlu, Oct 2015, Antalya, Turquie. pp.47-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre Italie et Midi Français « Un goût d’Italie », quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4026,139 +4108,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del L Convegno internazionale della ceramica, Savona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, Oct 2017, Savona, Italie. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864341v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01860440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
               </w:r>
@@ -4600,109 +4600,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309581v1</w:t>
+                <w:t xml:space="preserve">halshs-01309583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t>
               </w:r>
@@ -4885,122 +4898,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309583v2</w:t>
+                <w:t xml:space="preserve">halshs-01309581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence, Ligurie, Espagne, le marché des Amériques à la lumière des découvertes subaquatiques (XVIIe-XIXe s.)</w:t>
               </w:r>
@@ -6223,50 +6223,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité des artisans céramistes en Provence et Languedoc, du Moyen Age à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas das 3.as jornadas de cerâmica medieval e pós-medieval : métodos e resultados para o seu estudo (Tondela, 28 a 31 de Outubro de 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Tondela, Portugal. pp.407-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ateliers et le marché en Provence et Languedoc, du Moyen Age à l’Epoque Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6275,139 +6357,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès international sur la céramique Médiévale en Méditerranée, Actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Thessalonique, Grèce. pp.285-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653371v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction du décor bleu de cobalt dans le Midi français, de la fin du Moyen Âge à l’époque moderne</w:t>
               </w:r>
@@ -6469,178 +6469,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les voies de l'engobe en Provence à la fin du XVe s. et au XVIe siècle : mutation technique ou transferts de savoir-faire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problemi e aspetti delle produzioni ingobbiate. Origini e sviluppi, tecniche, tipologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Savona, Italie. pp.37-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Importazioni ed influenze delle produzioni italiane in Provenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le ceramiche di Roma e del Lazio in età medievale e moderna IV : atti del IV convegno di Studi (Viterbo, 22-23 maggio 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Viterbe, Italie. pp.76-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653493v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01558382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Al-Andalus à Cannakale : les chemins de la céramique islamique dans le Midi français</w:t>
               </w:r>
@@ -6702,178 +6702,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Moulins dans l'atelier de potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas das 2.as jornadas de cerâmica medieval e pós-medieval : métodos e resultados para o seu estudo (Tondela, 22 a 25 de Março de 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Tondela, Portugal. pp.369-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du &amp;quot;facteur&amp;quot; de moulins au manuel de meunerie. Les chemins de l'innovation et de l'invention en Provence, XVe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditions agronomiques européennes : élaboration et transmission depuis l'Antiquité. 120e Congrès national des sociétés historiques et scientifiques, Aix-en-Provence, 23-25 octobre 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Aix-en-Procence, France. pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01786093v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01624963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verreries forestières, verreries portuaires. Les fabriques provençales de 1740 à 1920</w:t>
               </w:r>
@@ -7220,50 +7220,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sources écrites et recherches archéologiques en Provence et Languedoc : méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas das 1as jornadas de Cerâmica Medieval e Pos-Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.271-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01833153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ateliers en grotte : apport contrasté des sources écrites et des données de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7285,73 +7367,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1as Jornadas de Cerâmica Medieval e Pós-Medieval : métodos e resultados para o seu estudoTondela 28 a 31 de Outubro de 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.263-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des artisanats de la céramique et du verre : méthodes illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7380,221 +7462,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : actes del 3r curs d'arqueologia d'Andorra del 30 de setembre al 4 d'octubre de 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Andorra, Andorre. pp.133-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01414393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de l'Huveaune à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Colloque international de la céramique médiévale en Méditerranée occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Rabat, Maroc. pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01840590v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01833153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisations, structures et outillage des ateliers de Dieulefit (Drôme) : évolution XVe-XIXe siècles</w:t>
               </w:r>
@@ -9592,51 +9592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt mille pots sous les mers : le commerce de la céramique en Provence et Languedoc du Xe au XIXe siècle : [exposition] musée d'Istres, 27 mai-28 novembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9882,51 +9882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Âge au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10545,50 +10545,136 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pots à raisins et pots à fraises, conservation / commercialisation, XVIIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acte du colloque "Colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.218-235, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10597,143 +10683,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics, Athens, October 22-27, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464643v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03451035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marques et signatures sur les terres vernissées de Provence et Languedoc à l’époque moderne: exception, tradition ou certification ?</w:t>
               </w:r>
@@ -10993,51 +10993,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02970932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -11050,93 +11050,93 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.84-115, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970938v1</w:t>
+                <w:t xml:space="preserve">halshs-02970949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -11149,69 +11149,69 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.84-115, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970949v1</w:t>
+                <w:t xml:space="preserve">halshs-02970938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’Université de médecine et l’apothicaire</w:t>
               </w:r>
@@ -11665,199 +11665,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429665v1</w:t>
+                <w:t xml:space="preserve">halshs-01429628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429628v1</w:t>
+                <w:t xml:space="preserve">halshs-01429665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre cuite glaçurée provençale de Biot</w:t>
               </w:r>
@@ -12786,51 +12786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13025,50 +13025,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'eau artisanale à Aix-en-Provence du XIIIe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Núria Nin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau au fil du temps : géologie, archéologie, histoire : exposition, Aix-en-Provence, Musée du vieil Aix, Thermes Sextius, Museum d'histoire naturelle, [2000] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office du tourisme, pp.56-61, 2000, 2914310048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les carrelages en Provence, Comtat et Languedoc : des ateliers, des techniques et des œuvres aux XIIIe et XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13120,130 +13193,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Rosen; Thierry Crépin Leblond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image du pouvoir. Pavements de faïence en France du XIIIe au XVIIIe s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMN, pp.16-33, 2000, 2 7118 4047 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548130v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pied des remparts, le bourg des olliers</w:t>
               </w:r>
@@ -14500,51 +14500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Zacharie aux Antilles. Terres vernissées de l'Huveaune XVIe-XVIIIe siècles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15652,51 +15652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="177BAA72"/>
+    <w:nsid w:val="FB78EA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15883,51 +15883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-amouric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026685051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033617024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1986.1123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1984.1018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocherieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerthe Dautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kauffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraci Fran&#231;oise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoliel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-amouric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026685051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033617024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1986.1123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1984.1018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786093v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocherieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerthe Dautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kauffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraci Fran&#231;oise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoliel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>