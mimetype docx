--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -220,398 +220,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de Recherche “Poteries des Îles françaises de l’Amérique. Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2015</w:t>
+                <w:t xml:space="preserve">Projet collectif de Recherche “Poteries des Îles françaises de l’Amérique. Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, bilan 2014-2015, pp.85-88</w:t>
+              <w:t xml:space="preserve">, 2017, bilan 2014-2015, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01745181v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01745180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche “Poteries des Îles françaises de l’Amérique. Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Damelet</w:t>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, bilan 2014-2015, pp.34-36</w:t>
+              <w:t xml:space="preserve">, 2017, bilan 2014-2015, pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01745180v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425254v1</w:t>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -630,368 +669,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tony Volpe</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2011]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425261v1</w:t>
+                <w:t xml:space="preserve">halshs-01425254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.92-93</w:t>
+              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309600v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01309599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.64-66</w:t>
+              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309599v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud : aux fondements de l'archéologie médiévale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1105,297 +1105,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Guadeloupe, de Saint-Barthélemy et de Saint-Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.59-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martinique au large de Saint-Pierre : Sondage dans la rade (EA 2104)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2010, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche interrégional, Poteries des îles françaises d'Amérique : productions locales et importées, XVIe-XXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Guadeloupe, de Saint-Barthélemy et de Saint-Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.59-60</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2006-2007-2008, pp.129-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00499391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolween Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132 (2), pp.867-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1694,51 +1694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 435 (juillet-août), pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Al-Andalus à Cannakale : les chemins de la céramique islamique dans le Midi français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAOCI : revue annuelle de la Société française d'étude de la céramique orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Céramiques du fond des mers = China-Mediterranean Sea, Routes and Exchange of Ceramics prior to 16th century : Les nouvelles découvertes. Actes du 2ème colloque de la Société française d'étude de la céramique orientale, 23 et 24 novembre 2000, SCAM, Paris, 2, pp.123-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1992,51 +1992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajoles Hispàniques a Provença i Llenguadoc. Segles XV-XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanités de faïence, des décors sous influence espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2182,64 +2182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt mille pots sous les mers. Mille ans de commerce en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 360, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3276,51 +3276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcelaines d'Orient et d'Occident dans le Midi français : du trésor princier à la demeure bourgeoise entre XVe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3358,51 +3358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric, Lucy Vallauri. La céramique entre Provence et Barbarie du Moyen Age à l’époque Moderne. Troisième conférence thématique de l’’AIECM3 La production et la circulation de la céramique en Afrique du Nord de l’Antiquité tardive à a la période postmédiévale (VIe-XVIIIe siècle), Tunis-Oudhna, 02-04-décembre 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3453,64 +3453,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenada, Espagne. pp.181-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,51 +3557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors héraldiques catalans du XVII e siècle en Provence : le miroir d'orgueil des Forbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congreso Internanaciol sobre Ceràmica Medieval y Moderna en el Mediterràneo (AIECM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alberto Garcia Porras, 2021, Grenade (Espagne), Espagne. pp.535-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3620,342 +3620,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04843276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effet de mode ou transfert de savoir-faire entre Pise et Moustiers? Les ateliers de Moustiers et leurs filiales en Provence aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Platon Petridis, Anastasia G. Yangaki, Nikos Liaros, Elli-Evangelia BIA, Oct 2018, Athènes, Grèce. pp.111-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenade, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03466844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marques et signatures sur les terres vernissées de Provence et Languedoc à l’époque moderne: exception, tradition ou certification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Platon Petridis, Anastasia G. Yangaki, Nikos Liaros, Elli-Evangelia BIA, Oct 2018, Athènes, Grèce. pp.345-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03499122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pots à raisins et pots à fraises, conservation / commercialisation, XVIIIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3993,51 +3993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille et le Levant ottoman : flux (?) et poussières d’échanges entre XVIIe-et XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe congrès AIECM3 sur la céramique médiévale et moderne en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yayına Hazırlayan, Filiz Yenişehirlioğlu, Oct 2015, Antalya, Turquie. pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Italie et Midi Français « Un goût d’Italie », quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del L Convegno internazionale della ceramica, Savona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, Oct 2017, Savona, Italie. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,51 +4157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti XLIX convegno internazionale della ceramica Savona. "Ceramica e vetro nell’illuminazione dal medioevo alle esperienze nella produzione contemporanea"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, May 2016, Savona, Italy. pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4429,51 +4429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languedoc, terre de grands contenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jarres et grands contenants entre Moyen Âge et Époque Moderne. Actes du 1er congrès international thématique de l’AIECM3, Montpellier-Lattes, 19-21 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité français de l'AIECM3, Nov 2014, Montpellier-Lattes, France. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4600,122 +4600,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309583v2</w:t>
+                <w:t xml:space="preserve">halshs-01309581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t>
               </w:r>
@@ -4809,77 +4796,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale: Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Apr 2015, Faenza, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,152 +4885,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309581v1</w:t>
+                <w:t xml:space="preserve">halshs-01309583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence, Ligurie, Espagne, le marché des Amériques à la lumière des découvertes subaquatiques (XVIIe-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navi, relitti e porti : il commercio marittimo della ceramica medievale e postmedievale : Atti XLV convegno internazionale della ceramica, Savona, 25-26 maggio 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Savona, Italie. pp.151-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5150,51 +5150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes ligures dans les fouilles terrestres et subaquatiques en Provence du Moyen Age à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terre genovesi. Ceramica a Genova tra Medioevo e Rinascimento” Atti della giornata di studi in memoria di Guido Farris, 27 maggio 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Genova, Italie. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5232,51 +5232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de la céramique entre Moyen Age et époque Moderne, en Provence et Languedoc, du renversement des flux à la guerre économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,51 +5353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'azur et de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5681,51 +5681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apothicaire et le potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5776,51 +5776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques méditerranéennes et du Midi Français dans les colonies d'Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Colonial Pottery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Marksville, Louisiane, États-Unis. pp.199-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5858,51 +5858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers des champs, ateliers des villes, ateliers sur l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ceràmica en entornos urbanos y rurales en el Mediterràneo medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Ceuta, France. pp.46-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5940,51 +5940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligurie, Provence, Languedoc: partenaires privilégiés des échanges céramiques du Moyen Age à l'époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6141,398 +6141,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres cuites d’architecture, émaillées et vernissées, en Languedoc et Provence, de la fin du Moyen Age à l’époque contemporaine</w:t>
+                <w:t xml:space="preserve">La mobilité des artisans céramistes en Provence et Languedoc, du Moyen Age à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas das 3.as jornadas de cerâmica medieval e pós-medieval : métodos e resultados para o seu estudo (Tondela, 28 a 31 de Outubro de 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1997, Tondela, Portugal. pp.179-190</w:t>
+              <w:t xml:space="preserve">, Oct 1997, Tondela, Portugal. pp.407-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01653346v1</w:t>
+                <w:t xml:space="preserve">halshs-01653343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des artisans céramistes en Provence et Languedoc, du Moyen Age à l’époque moderne</w:t>
+                <w:t xml:space="preserve">Les ateliers et le marché en Provence et Languedoc, du Moyen Age à l’Epoque Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès international sur la céramique Médiévale en Méditerranée, Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Thessalonique, Grèce. pp.285-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction du décor bleu de cobalt dans le Midi français, de la fin du Moyen Âge à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramica in blu : diffusione e utilizzazione del blu nella ceramica : Atti del XXXV Convegno internazionale della ceramica Savona, 31 maggio-1 giugno 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, May 2002, Albisola Italie. pp.79-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01557787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres cuites d’architecture, émaillées et vernissées, en Languedoc et Provence, de la fin du Moyen Age à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas das 3.as jornadas de cerâmica medieval e pós-medieval : métodos e resultados para o seu estudo (Tondela, 28 a 31 de Outubro de 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1997, Tondela, Portugal. pp.407-423</w:t>
+              <w:t xml:space="preserve">, Oct 1997, Tondela, Portugal. pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-01557787v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de l'engobe en Provence à la fin du XVe s. et au XVIe siècle : mutation technique ou transferts de savoir-faire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi e aspetti delle produzioni ingobbiate. Origini e sviluppi, tecniche, tipologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Savona, Italie. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6639,51 +6639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Al-Andalus à Cannakale : les chemins de la céramique islamique dans le Midi français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques du fond des mers = China-Mediterranean Sea, Routes and Exchange of Ceramics prior to 16th century : Les nouvelles découvertes. Actes du 2ème colloque de la Société française d'étude de la céramique orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'étude de la céramique orientale, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6702,50 +6702,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;facteur&amp;quot; de moulins au manuel de meunerie. Les chemins de l'innovation et de l'invention en Provence, XVe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traditions agronomiques européennes : élaboration et transmission depuis l'Antiquité. 120e Congrès national des sociétés historiques et scientifiques, Aix-en-Provence, 23-25 octobre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Aix-en-Procence, France. pp.171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01786093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Moulins dans l'atelier de potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6754,126 +6823,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas das 2.as jornadas de cerâmica medieval e pós-medieval : métodos e resultados para o seu estudo (Tondela, 22 a 25 de Março de 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Tondela, Portugal. pp.369-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624963v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01786093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verreries forestières, verreries portuaires. Les fabriques provençales de 1740 à 1920</w:t>
               </w:r>
@@ -7125,692 +7125,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01786084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ateliers en grotte : apport contrasté des sources écrites et des données de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1as Jornadas de Cerâmica Medieval e Pós-Medieval : métodos e resultados para o seu estudoTondela 28 a 31 de Outubro de 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.263-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des artisanats de la céramique et du verre : méthodes illustrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : actes del 3r curs d'arqueologia d'Andorra del 30 de setembre al 4 d'octubre de 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Andorra, Andorre. pp.133-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de l'Huveaune à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Colloque international de la céramique médiévale en Méditerranée occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Rabat, Maroc. pp.84-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01840590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources écrites et recherches archéologiques en Provence et Languedoc : méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas das 1as jornadas de Cerâmica Medieval e Pos-Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.271-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01833153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisations, structures et outillage des ateliers de Dieulefit (Drôme) : évolution XVe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 5ème colloque sur la céramique médiévale en Méditeranée occidentale : Rabat, 11-17 Novembre 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM2, Nov 1991, Rabat, Maroc. pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zones de production céramique et ateliers de potiers en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditeranée occidentale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manosque à la fin du moyen-âge et au début du XVIe siècle : la dialectique des sources écrites, des données de terrain et de laboratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve colloque international de la céramique médiévale en Méditerranée occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Rabat, Maroc. pp.385-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828983v1</w:t>
-              </w:r>
-[...568 lines deleted...]
-                <w:t xml:space="preserve">halshs-01449216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les importations de céramiques dites de Bejaïa (Bougie) en provence et Ligurie (XIII-XVIe siècles). Le témoignage énigmatique des textes</w:t>
               </w:r>
@@ -7859,50 +7859,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01840480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La diffusion des produits céramiques en Provence, XIVe-XIXe siècles, flux, diffusion marginale, aléatoire, immédiate et médiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Céramique (Ve-XIXe s.), fabrication - commercialisation - utilisation : Premier congrès international d'archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1985, Paris, France. pp.227-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liberté ? contraintes et privilèges. Les artisanats de la terre et du verre dans la Provence médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7911,169 +7980,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés au Moyen-Age : [Festival d'Histoire de Montbrison, 1er au 5 octobre 1986]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1986, Montbrison, France. pp.253-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potiers de terre en Provence-Comtat Venaissin au moyen âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artistes, artisans et production artistique au moyen âge: Colloque international Centre National de la Recherche Sientifique, Université de Rennes II - Haute-Bretagne, 2-6 mai 1983. Vol. 1, Les hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1983, Rennes, France. pp.601-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8124,64 +8124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Chemorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso internazionale "La Ceramica medievale nel Mediterraneo occidentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1984, Sienne Faenza, Italie. pp.279-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8415,51 +8415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terra Rossa, 254 p., 2019, 978-2-9568649-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8653,51 +8653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Barcelone et Montpellier. Pavements et cheminées de faïences des châteaux de Mèze XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8846,1570 +8846,1570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terres de feu, de lumière et de songes dans le Midi français Xe-XXe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">lucie éditions, 408 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Alpilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerthe Dautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Arcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alpes de Lumière, 147 p., 2009, Les Alpes de lumière, n° 160-161, 9782906162976</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Barruol</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Alpes de Lumière, 147 p., 2009, Les Alpes de lumière, n° 160-161, 9782906162976</w:t>
+                <w:t xml:space="preserve">halshs-00843749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poteries d'Eaux. Les Eaux de la Terre, du Corps et du Ciel. Catalogue d'exposition, 16 juin - 16 septembre 2007 Aubagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie éditions &amp; Agglomération Pays d'Aubagne, 351 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biot, jarres, terrailles et fontaines, XVIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arezzo, 124 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages et métamorphoses de la jarre, catalogue d'exposition, Aubagne 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">association an Mil d'Aubagne, pp.192, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intimités de faïence, carreaux de pavements et revêtements muraux en Languedoc et Provence XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">lucie éditions, 408 p., 2009</w:t>
+              <w:t xml:space="preserve">Musée des Tapisseries Aix-en-Provence, 264 p., 2004, ‎ASIN : B000WI1FCW</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procéram : gestes et couleurs de la faïence, Aubagne 1910-Saint-Zacharie 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Tapisseries, 335 p., 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers et des hommes : être céramiste à Aubagne aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ateliers Thérèse Neveu, 184 p., 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanités de faïence. Entre Provence et Languedoc, carreaux de céramique espagnols XVème-XVIIIème siècle : [exposition], Arles, Museon arlaten, 18 novembre 2000-18 mars 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lucie éditions &amp; Agglomération Pays d'Aubagne, 351 p., 2008</w:t>
+              <w:t xml:space="preserve">Museon Arlaten, 187 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt mille pots sous les mers : le commerce de la céramique en Provence et Languedoc du Xe au XIXe siècle : [exposition] musée d'Istres, 27 mai-28 novembre 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arezzo, 124 p., 2006</w:t>
+              <w:t xml:space="preserve">Edisud, 197 p., 1999, 2-7449-0101-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">association an Mil d'Aubagne, pp.192, 2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vingtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RMG Palais des Papes, pp.160, 1995, 2-906647-15-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Âge au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narration, 144 p., 1993, 978-2-909825-03-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01786067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Église et son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fixot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FIXOT, Michel; VALLAURI, Lucy. Laboratoire d'Archéologie médiévale méditerranéenne, pp.119, 1989, 2908264005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01402262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potiers et poteries du pays de Dieulefit du moyen-âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée des Tapisseries Aix-en-Provence, 264 p., 2004, ‎ASIN : B000WI1FCW</w:t>
+              <w:t xml:space="preserve">Thiriot (J.). Patrimoine potier éd., pp.28, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Musée des Tapisseries, 335 p., 2003</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre-cuite en Uzège : un artisanat ancien : catalogue de l'exposition de Saint-Quentin-la-Poterie (Gard) 13 au 21 juillet 1985, Dieulefit (Drôme) août 1985, Arles (B.d.R.) octobre 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thiriot (J.). [éditeur inconnu], 48 p., 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ateliers Thérèse Neveu, 184 p., 2001</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incendies de forêt autrefois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEMAGREF, PFCI, DATAR, 251 p., 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aujourd'hui le Moyen Age, archéologie et vie quotidienne en France Méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...657 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10545,617 +10545,617 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics, Athens, October 22-27, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pots à raisins et pots à fraises, conservation / commercialisation, XVIIIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte du colloque "Colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.218-235, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03451035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Tony Volpe</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de mode ou transfert de savoir-faire entre Pise et Moustiers? Les ateliers de Moustiers et leurs filiales en Provence aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Platon Petridis, Anastasia G. Yangaki, Nikos Liaros, Elli-Evangelia Bia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics, Athens, October 22-27, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I (Resarch series 10), National Hellenistic resarch Foundation University of Athens, pp.111-119, 2021, 12th Congress AIECM3 On Medieval and Modern Period Mediterranean Ceramics, 978-960-7905-87-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02463383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marques et signatures sur les terres vernissées de Provence et Languedoc à l’époque moderne: exception, tradition ou certification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics, Athens, October 22-27, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, II, p 545-556, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970932v1</w:t>
+                <w:t xml:space="preserve">halshs-02970949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970949v1</w:t>
+                <w:t xml:space="preserve">halshs-02970932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,51 +11210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’Université de médecine et l’apothicaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11309,51 +11309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : De l’épicier médiéval à l’apothicaire moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11408,64 +11408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarreguemines aux îles d'Amérique : la question de la faïence fine en Martinique et Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriqués à Sarreguemines : exportation des produits de la faïencerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Musées de Sarreguemines, pp.168-187, 2019, 978-2-913759-27-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11503,51 +11503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres de Durance : quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques. Dialogue entre tradition et contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Salagon, 04300 Mane, pp.28-43, 2018, 979-10-96168-02-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11566,552 +11566,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01781191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée ligure d’Albisola-Savona</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.103-106, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429666v1</w:t>
+                <w:t xml:space="preserve">halshs-01429628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429628v1</w:t>
+                <w:t xml:space="preserve">halshs-01429665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.145-147, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429665v1</w:t>
+                <w:t xml:space="preserve">halshs-01429629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Biot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale : Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margherita FERRI; Cecilia MOINE; Lara SABBIONESI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3, Faenza, Museo Internazionale delle Ceramiche 17-19 aprile 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All’insegna del Giglio, pp.67-75, 2016, 978-88-7814-698-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre cuite glaçurée ligure d’Albisola-Savona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.145-147, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.103-106, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques, miroir du quotidien aixois, entre Moyen Âge et Époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NIN, Nuria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix en Archéologie 25 ans de découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville d’Aix-en-Provence Direction Archéologie; Snoeck, pp.423-433, 2014, 978-94-6161-156-7</w:t>
@@ -12140,77 +12140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En cheminant le Sud..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NIN, Nuria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix en Archéologie 25 ans de découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville d'Aix-en-Provence Direction Archéologie; Snoeck, pp.434-437, 2014, 978-94-6161-156-7</w:t>
@@ -12252,51 +12252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esprit des Flandres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12351,51 +12351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les chemins de la mémoire, réécritures et perception d’une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12596,51 +12596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions des ateliers de potiers de Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Forum Iulii à Fréjus. Les fouilles archéologiques de l'Espace Mangin : exposition, 9 juin - 24 septembre 2006, espace Paul-Vernet, Fréjus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Fréjus, pp.19, 2006, 2915816069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12678,51 +12678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Baba et les mille et une jarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Lith Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12786,64 +12786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Rivet, Martine Sciallano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre, Produire et échanger : reflets méditerranéens. Mélanges offerts à Bernard Liou,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Monique Melgoil, pp.153-157, 576-577, 2002, 2-907303-68-6</w:t>
@@ -12866,50 +12866,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les norias en France méditerranéenne : un outil universel et conquérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Brun; Philippe Jockey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et sociétés en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve et Larose, pp.551-570, 2001, L'atelier méditerranéen, 978-2-7068-1487-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un colosse aux pieds d’argile : Dieulefit aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12922,371 +12995,298 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Spillemaecker; Marion Carcano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potiers et fai͏̈enciers en Dauphiné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glénat, pp.123-126, 2001, 978-2-7234-3591-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pierre Brun; Philippe Jockey. </w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrelages en Provence, Comtat et Languedoc : des ateliers, des techniques et des œuvres aux XIIIe et XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Rosen; Thierry Crépin Leblond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et sociétés en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maisonneuve et Larose, pp.551-570, 2001, L'atelier méditerranéen, 978-2-7068-1487-7</w:t>
+              <w:t xml:space="preserve">Image du pouvoir. Pavements de faïence en France du XIIIe au XVIIIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMN, pp.16-33, 2000, 2 7118 4047 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau artisanale à Aix-en-Provence du XIIIe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Núria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau au fil du temps : géologie, archéologie, histoire : exposition, Aix-en-Provence, Musée du vieil Aix, Thermes Sextius, Museum d'histoire naturelle, [2000] </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office du tourisme, pp.56-61, 2000, 2914310048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...123 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pied des remparts, le bourg des olliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoinette Hesnard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d'archéologie, 2600 ans d'histoire : Musée d'Histoire, Marseille, 3 novembre 1999-31 janvier 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées de Marseille; Edisud, pp.125-126, 1999, 978-2-7449-0121-8</w:t>
@@ -13423,51 +13423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Kauffmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1500 ans de céramique en Vaucluse. Ateliers et productions de poteries du Ve siècle au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Général de Vaucluse-Musée des Faïences du Château de la Tour d’Aigues, pp.103-104, 1996, 2 9504910-2-2</w:t>
@@ -13490,324 +13490,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semailles italiennes, moissons provençales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Amouric; Gabrielle Démians d'Archimbaud; Jean-Pierre Pelletier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres de Durance, céramiques de l'Antiquité aux temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.107-111, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Marseille au Languedoc et au Comtat Venaissin : les chemins du vert et du brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.185-201, 1995, 2-7118-3215-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les chemins mènent à Manosque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Amouric; Gabrielle Démians d'Archimbaud; Jean-Pierre Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres de Durance, céramiques de l'Antiquité aux temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.107-111, 1995</w:t>
+              <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.96-98, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de Villemus. Une usine à la campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narration, pp.118-120, 1993, 2.909.825.03.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13845,64 +13845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manosque et les ateliers de Moyenne Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Abel; Henri Amouric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narration, pp.56-59, 1993, 978-2-909825-03-8</w:t>
@@ -14115,178 +14115,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un engin unique en France, le moulin à vent à turbine du Jas de Bouffan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferraci Françoise</w:t>
+                <w:t xml:space="preserve">Du Moyen-Âge à la fin du XVIIIe siècle, l'évolution d'une bastide : le domaine de Ponteau à Martigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' Inventaire général dans les Bouches-du-Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité départemental des Bouches-du-Rhône, pp.143-146, 1979, Marseille. hors-serie</w:t>
+              <w:t xml:space="preserve">, Comité départemental des Bouches-du-Rhône, pp.173-183, 1979, Marseille. hors-serie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01625682v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01625680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un engin unique en France, le moulin à vent à turbine du Jas de Bouffan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferraci Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' Inventaire général dans les Bouches-du-Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité départemental des Bouches-du-Rhône, pp.173-183, 1979, Marseille. hors-serie</w:t>
+              <w:t xml:space="preserve">, Comité départemental des Bouches-du-Rhône, pp.143-146, 1979, Marseille. hors-serie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01625680v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14330,51 +14330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14392,51 +14392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carrelage de Saint-Donat « un sol coloré d’esprit baroque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14487,64 +14487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Saint-Zacharie aux Antilles. Terres vernissées de l'Huveaune XVIe-XVIIIe siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Zacharie aux Antilles. Terres vernissées de l'Huveaune XVIe-XVIIIe siècles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14657,51 +14657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de Villemus, une usine à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.230-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14839,64 +14839,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autres enquêtes patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir., Projet Collectif de Recherche Interrégional « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XIXe siècles », Rapport d’activité Novembre -Décembre 2015, Service Régional de l’Archéologie en Martinique. 2016, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14931,537 +14931,537 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes céramologiques et patrimoniales, Château Depaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baie de Saint-Pierre, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA MArtinique; LA3M. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Martinique; LA3M UMR 7298-AMU-CNRS. 2009, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...367 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Martinique; LA3M UMR 7298-AMU-CNRS. 2008, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15652,51 +15652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB78EA36"/>
+    <w:nsid w:val="0047729D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15883,51 +15883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-amouric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026685051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033617024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1986.1123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1984.1018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786093v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocherieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerthe Dautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kauffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraci Fran&#231;oise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoliel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-amouric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026685051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033617024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1986.1123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1984.1018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653346v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833153v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocherieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerthe Dautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kauffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625682v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraci Fran&#231;oise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoliel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>