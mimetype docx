--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -1178,235 +1178,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04095525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic Ignorance. How Regulatory Procedures and Industrial Knowledge Jeopardise the Risk Assessment of Chemicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicoepigenetics for Risk Assessment: Bridging the Gap Between Basic and Regulatory Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science as Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09505431.2022.2062319⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.251686572211131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25168657221113149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03647045v1</w:t>
+                <w:t xml:space="preserve">halshs-03726789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicoepigenetics for Risk Assessment: Bridging the Gap Between Basic and Regulatory Science</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxic Ignorance. How Regulatory Procedures and Industrial Knowledge Jeopardise the Risk Assessment of Chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Allard</w:t>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.251686572211131. </w:t>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Institutionalised Ignorance, 31 (4), pp.480-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/25168657221113149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2022.2062319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03726789v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« S'il n'y a pas une transparence totale, il n'y aura pas une confiance totale » - Retour sur les dispositifs de divulgation des liens d'intérêts en santé</w:t>
               </w:r>
@@ -1477,408 +1477,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain Knowledge. Studying “Truth” and “Conspiracies” in the Digital Age (introduction)</w:t>
+                <w:t xml:space="preserve">Derrière le spectre des « conflits d’intérêts » généralisés. Les agences face aux défis de l’évaluation réglementaire de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Siles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reset.2750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404651v1</w:t>
+                <w:t xml:space="preserve">hal-03409842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière le spectre des « conflits d’intérêts » généralisés. Les agences face aux défis de l’évaluation réglementaire de produits</w:t>
+                <w:t xml:space="preserve">Uncertain Knowledge. Studying “Truth” and “Conspiracies” in the Digital Age (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Siles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (1), pp.103-108. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2018013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reset.2750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409842v1</w:t>
+                <w:t xml:space="preserve">hal-03404651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En attendant d’autres données » Raison modélisatrice, incertitudes et pièges de l’abstraction</w:t>
+                <w:t xml:space="preserve">Claas Kirchhelle, Pyrrhic progress. The history of antibiotics in Anglo-American food production, New Brunswick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (38), pp.5-22. </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.159-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.038.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.27849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509339v1</w:t>
+                <w:t xml:space="preserve">hal-03499058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claas Kirchhelle, Pyrrhic progress. The history of antibiotics in Anglo-American food production, New Brunswick</w:t>
+                <w:t xml:space="preserve">« En attendant d’autres données » Raison modélisatrice, incertitudes et pièges de l’abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.159-161. </w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (38), pp.5-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.27849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tt.038.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499058v1</w:t>
+                <w:t xml:space="preserve">halshs-03509339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollock Anne. — Synthesizing Hope: Matter, Knowledge, and Place in South African Drug Discovery</w:t>
               </w:r>
@@ -2063,179 +2063,188 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise chimique sous emprise industrielle. Quand la gestion des conflits d’intérêts masque inégalités et rapports de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Conflits d’intérêts et santé publique : l’apport des sciences sociales, 38 (3), pp.49-76</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Conflits d’intérêts et santé publique : l’apport des sciences sociales, 38 (3), pp.49-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2020.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia et Nathalie Jas, Gouverner un monde toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expertise de marché : anticipations marchandes et construction des méthodes toxicologiques dans la réglementation des produits chimiques aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2251,531 +2260,531 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (3), pp.429-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventing Prediction for Regulation: The Development of (Quantitative) Structure-Activity Relationships for the Assessment of Chemicals at the US Environmental Protection Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Zeeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Technology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (4), pp.137-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23987/sts.65062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des perturbateurs endocriniens « légalisés ». Le cas d’un phtalate dans le règlement européen REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.87-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2018013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer des dossiers « vides ». L’expertise REACH face aux asymétries d’information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (1), pp.41-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating Molecules “Without Data”: The REACH of “Prohibition through Authorization”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les molécules « sans données »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précaution réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (49), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.049.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2785,51 +2794,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics of expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2839,165 +2848,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashveen Peerbaye; Soraya Boudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.97-120, 2025, 978-1-789-45191-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388516.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser les usages pour ménager le commerce international des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiodépendance. L'impossible transition de l'élevage industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.219-236, 2025, 9782724644159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3017,353 +3026,353 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, techniques et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.103-126, 2024, 9781789481914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When industry holds back the withdrawal of an endocrine disruptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons for Innovation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.230-244, 2023, Sociology, Social Policy and Education, 9781803925547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803925554.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignorance toxique. La régulation des substances chimiques sous emprise industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soraya Boudia; Emmanuel Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de l'ignorance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-39, 2022, laviedesidées.fr, 978-2-13-083389-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'industrie tient en échec le retrait d'un perturbateur endocrinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire sans, faire avec moins. Les nouveaux horizons de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mines ParisTech-PSL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-200, 2022, Sciences sociales, 978-2-35671-763-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict of Interest and the Politics of Biomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hauray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3399,92 +3408,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-27, 2021, 9780367751159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003161035-101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03412731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict of Interest, Capture, Production of Ignorance, and Hegemony. Conceptualizing the Influence of Corporate Interests on Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3493,119 +3502,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hauray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.219-238, 2021, 9780367751159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003161035-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Industrial Transparency. Constructing a Database on the Pharmaceutical Funding of the Health Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3615,251 +3624,251 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Greffion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.147-164, 2021, 9780367751159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003161035-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03339448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des souris et des ordinateurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard-Emmanuel Eastes; Bernadette Bensaude-Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de la chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Philosophie de la chimie, 9782807305663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique publique, expertise privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Castel; Pierre-André Juven; Audrey Vézian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8109-0726-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.caste.2019.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3869,113 +3878,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements hospitaliers face à l’antibiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives des sciences sociales pour comprendre et sortir de l’antibiodépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3984,175 +3993,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer un marché massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03834865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crafting European Chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4162,51 +4171,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser la guerre contre les microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4215,73 +4224,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience du productivisme à l’heure de l’antibiodépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4290,51 +4299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4344,633 +4353,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05373573v1</w:t>
+                <w:t xml:space="preserve">hal-05373589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373589v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5038,51 +5047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44AAB8C9"/>
+    <w:nsid w:val="11A4EEEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5269,51 +5278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-boullier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4299-2138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223448370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100299360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.boull.2025.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Toxiques_l__gaux-9782707199713.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.373.0095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cornilleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095525v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertholon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.074.0095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35992" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452452v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242949v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-26.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305663-philosophie-de-la-chimie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-boullier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4299-2138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223448370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100299360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.boull.2025.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Toxiques_l__gaux-9782707199713.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.373.0095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cornilleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095525v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertholon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.074.0095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35992" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452452v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242949v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-26.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305663-philosophie-de-la-chimie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>