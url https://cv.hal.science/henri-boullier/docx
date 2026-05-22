--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,4992 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4940 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Boullier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS à l'IRISSO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4299-2138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223448370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EMEz11AAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiodépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Académique, 9782724644159. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.boull.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. , pp.270, 2021, Routledge Studies in the Sociology of Health and Illness, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxiques légaux. Comment les firmes chimiques ont mis la main sur le contrôle de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sciences humaines, 9782707199713. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.373.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranger les choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain knowledge. Studying &amp;quot;conspiracies&amp;quot; and &amp;quot;truth&amp;quot; in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Siles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 | 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.2419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison modélisatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS : l'abîme bureaucratique des usages &amp;quot;essentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock Farming Trapped in Antimicrobial Reduction: How to Put Just Transition at the Heart of AMR Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.e184. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pub.2025.10095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing prediction: A material political economy of the computational toxicology market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.20539517251406115. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517251406115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements accommodants. Façonner des listes pour gérer les molécules problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.82 - 89. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04095525v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicoepigenetics for Risk Assessment: Bridging the Gap Between Basic and Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.251686572211131. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/25168657221113149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03726789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Ignorance. How Regulatory Procedures and Industrial Knowledge Jeopardise the Risk Assessment of Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Institutionalised Ignorance, 31 (4), pp.480-503. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2022.2062319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'il n'y a pas une transparence totale, il n'y aura pas une confiance totale » - Retour sur les dispositifs de divulgation des liens d'intérêts en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Greffion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (74), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve1.074.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le spectre des « conflits d’intérêts » généralisés. Les agences face aux défis de l’évaluation réglementaire de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.103-108. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Knowledge. Studying “Truth” and “Conspiracies” in the Digital Age (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Siles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claas Kirchhelle, Pyrrhic progress. The history of antibiotics in Anglo-American food production, New Brunswick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.159-161. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En attendant d’autres données » Raison modélisatrice, incertitudes et pièges de l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (38), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.038.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollock Anne. — Synthesizing Hope: Matter, Knowledge, and Place in South African Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.934-938. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.35992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs incertains. Étudier « complots » et « vérités » à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Siles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 | 2021, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.2698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise chimique sous emprise industrielle. Quand la gestion des conflits d’intérêts masque inégalités et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conflits d’intérêts et santé publique : l’apport des sciences sociales, 38 (3), pp.49-76. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia et Nathalie Jas, Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise de marché : anticipations marchandes et construction des méthodes toxicologiques dans la réglementation des produits chimiques aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.429-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing Prediction for Regulation: The Development of (Quantitative) Structure-Activity Relationships for the Assessment of Chemicals at the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Zeeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.65062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des perturbateurs endocriniens « légalisés ». Le cas d’un phtalate dans le règlement européen REACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.87-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer des dossiers « vides ». L’expertise REACH face aux asymétries d’information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Molecules “Without Data”: The REACH of “Prohibition through Authorization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les molécules « sans données »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précaution réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (49), pp.30. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.049.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser les usages pour ménager le commerce international des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiodépendance. L'impossible transition de l'élevage industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.219-236, 2025, 9782724644159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashveen Peerbaye; Soraya Boudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.97-120, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.103-126, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When industry holds back the withdrawal of an endocrine disruptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons for Innovation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-244, 2023, Sociology, Social Policy and Education, 9781803925547. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803925554.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance toxique. La régulation des substances chimiques sous emprise industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-39, 2022, laviedesidées.fr, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'industrie tient en échec le retrait d'un perturbateur endocrinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire sans, faire avec moins. Les nouveaux horizons de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines ParisTech-PSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-200, 2022, Sciences sociales, 978-2-35671-763-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict of Interest, Capture, Production of Ignorance, and Hegemony. Conceptualizing the Influence of Corporate Interests on Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.219-238, 2021, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and the Politics of Biomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-27, 2021, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Industrial Transparency. Constructing a Database on the Pharmaceutical Funding of the Health Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Greffion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.147-164, 2021, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03339448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris et des ordinateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard-Emmanuel Eastes; Bernadette Bensaude-Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie de la chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Philosophie de la chimie, 9782807305663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique, expertise privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Pierre-André Juven; Audrey Vézian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8109-0726-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.caste.2019.01.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives des sciences sociales pour comprendre et sortir de l’antibiodépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements hospitaliers face à l’antibiorésistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un marché massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting European Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la guerre contre les microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience du productivisme à l’heure de l’antibiodépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5047,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11A4EEEC"/>
+    <w:nsid w:val="C504A41B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5278,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-boullier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4299-2138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223448370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100299360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.boull.2025.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Toxiques_l__gaux-9782707199713.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.373.0095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cornilleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095525v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertholon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.074.0095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35992" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452452v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242949v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-26.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305663-philosophie-de-la-chimie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-boullier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4299-2138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223448370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EMEz11AAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100299360" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.boull.2025.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Toxiques_l__gaux-9782707199713.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.373.0095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cornilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05628876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095525v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertholon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.074.0095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.2698" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452452v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242949v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-26.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305663-philosophie-de-la-chimie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>