--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -2193,160 +2193,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of Advanced Mathematics 3</w:t>
+                <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Press; Elsevier, 2019, Henri Bourlès, 978-1-78548-250-2. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTE Editions, 2019, Henri Bourlès, 978-1-78405-634-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129898v1</w:t>
+                <w:t xml:space="preserve">hal-03130238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 3</w:t>
+                <w:t xml:space="preserve">Fundamentals of Advanced Mathematics 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Editions, 2019, Henri Bourlès, 978-1-78405-634-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ISTE Press; Elsevier, 2019, Henri Bourlès, 978-1-78548-250-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2017-0-00728-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130238v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 2</w:t>
               </w:r>
@@ -3116,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bourl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2024.06.009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.02.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.07.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oberst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0171-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-015-0007-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oberst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.08.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140988498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368215v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s110451-015-0331-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.03.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ9BGZ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0089-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069852X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NCBSLV3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.D. Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. de Pieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.878782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654378v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-00728-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2017-0-00727-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19727-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bourl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2024.06.009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.02.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.07.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oberst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0171-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-015-0007-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oberst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.08.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140988498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368215v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s110451-015-0331-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.03.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ9BGZ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0089-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069852X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NCBSLV3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.D. Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. de Pieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.878782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654378v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-00728-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2017-0-00727-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19727-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>