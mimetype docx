--- v1 (2026-04-17)
+++ v2 (2026-05-12)
@@ -2193,160 +2193,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 3</w:t>
+                <w:t xml:space="preserve">Fundamentals of Advanced Mathematics 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Editions, 2019, Henri Bourlès, 978-1-78405-634-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ISTE Press; Elsevier, 2019, Henri Bourlès, 978-1-78548-250-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2017-0-00728-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130238v1</w:t>
+                <w:t xml:space="preserve">hal-03129898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of Advanced Mathematics 3</w:t>
+                <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Press; Elsevier, 2019, Henri Bourlès, 978-1-78548-250-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">ISTE Editions, 2019, Henri Bourlès, 978-1-78405-634-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/C2017-0-00728-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129898v1</w:t>
+                <w:t xml:space="preserve">hal-03130238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 2</w:t>
               </w:r>
@@ -2459,151 +2459,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of Advances Mathematics 1</w:t>
+                <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE-Elsevier, 2017, ISBN 978-1-78548-173-4</w:t>
+              <w:t xml:space="preserve">ISTE Editions, 2017, 978-1-78405-317-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729995v1</w:t>
+                <w:t xml:space="preserve">hal-03130087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précis de mathématiques approfondies et fondamentales 1</w:t>
+                <w:t xml:space="preserve">Fundamentals of Advances Mathematics 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Editions, 2017, 978-1-78405-317-8</w:t>
+              <w:t xml:space="preserve">ISTE-Elsevier, 2017, ISBN 978-1-78548-173-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130087v1</w:t>
+                <w:t xml:space="preserve">hal-01729995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Time-Varying Systems: An Algebraic-Analytic Approach</w:t>
               </w:r>
@@ -3116,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bourl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2024.06.009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.02.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.07.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oberst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0171-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-015-0007-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oberst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.08.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140988498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368215v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s110451-015-0331-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.03.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ9BGZ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0089-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069852X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NCBSLV3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.D. Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. de Pieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.878782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654378v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-00728-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2017-0-00727-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19727-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bourl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2024.06.009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.02.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.07.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oberst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0171-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-015-0007-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oberst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.08.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140988498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368215v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s110451-015-0331-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.03.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ9BGZ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0089-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069852X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NCBSLV3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.D. Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. de Pieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.878782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654378v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-00728-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2017-0-00727-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19727-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>