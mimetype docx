--- v0 (2026-03-06)
+++ v1 (2026-04-26)
@@ -156,2883 +156,2883 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux irréguliers sur les parties communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loyers et copropriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copropriété – Au comble de l’irrecevabilité : on ne s’approprie pas ce qui n’existe pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute opposable à la victime non conductrice dans la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (n° 974), pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution unilatérale du contrat : de l’usage du critère de vanité par la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inceste consenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/lex.3349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953266v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le champ d'application de l'article L. 1142-1 du Code de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion de la loi Badinter : l'importance de la fonction outil du véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extension du préjudice réparable en matière de produit défectueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile application du régime de la convention d’assistance bénévole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.n° N7848BYC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La juste évaluation du préjudice réparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile application du régime de la convention d'assistance bénévole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N7848BYC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la subrogation légale entre l'assureur, le FGTI et la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée de la réparation du préjudice écologique pur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfant à naitre et disparition préjudiciable du grand-père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice moral de l'enfant non conçu au moment du fait générateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution du contrat et responsabilité du fait des produits défectueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité nationale questionnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'esprit à l'application de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N3152BYE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposabilité de la faute de la victime directe à la victime indirecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour dans la commune de Férel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage de l'obligation in solidum à la solidarité légale en droit de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence d’exclusivité entre l’action en garantie des vices cachés et l’action en responsabilité délictuelle pour dol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.n° A51063UN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'exclusivité entre l'action en garantie des vices cachés et l'action en responsabilité délictuelle pour dol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, A51063UN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle affirmation de la limitation de la réparation au dommage prévisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'obligation in solidum et son corollaire : l'indivisibilité du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019-3, pp.975-991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiante : précisions sur l'acte interruptif de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’esprit à l’application de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.n° N3152BYE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du champ de la réparation du préjudice d’anxiété : affaires à suivre…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 785, pp.A1652Y8P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’intention des parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 790, pp.N9841BXR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours inutile à la notion de non-professionnel pour sanctionner une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 807, pp.n° N1540BYP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaideurs, « cumulez, il en restera toujours quelque chose ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 801, pp.n° N0963BYC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité d’une association sportive : la Bataille de l’Ile de la Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 752, pp.A0004XW3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance : quelle concurrence entre le Code civil et le Code monétaire et financier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 133j9, p. 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation du préjudice moral de l’enfant à naître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 726, pp.n° A3674W79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité et paris sportifs : « La vida es una tombola »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 750, pp.n° A9313XQY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps politique et le temps législatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue des Presses Universitaires de Toulouse 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.2955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volonté et responsabilité civile dans les contrats spéciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexis nexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volonté &amp; contrats spéciaux Regards sur le projet de réforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexis nexis, pp.57-71, 2025, 978-2-7110-4242-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et démesure, la difficile application du principe de réparation intégrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure(s) et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Toulouse 1 Capitole, 2024, 978-2-36170-279-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre les créanciers et les débiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexbase. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie en droit de la responsabilité civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions générales en droit de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexbase. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie droit de la responsabilité civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237766v1</w:t>
-              </w:r>
-[...2532 lines deleted...]
-                <w:t xml:space="preserve">hal-03966555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3610,51 +3610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8C4F94D"/>
+    <w:nsid w:val="4D75E52A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3841,51 +3841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-conte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4629-5249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200644505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953266v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3349" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orizet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-conte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4629-5249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200644505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953266v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2955" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orizet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>