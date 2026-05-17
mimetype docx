--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -156,2883 +156,2883 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volonté et responsabilité civile dans les contrats spéciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexis nexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volonté &amp; contrats spéciaux Regards sur le projet de réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis nexis, pp.57-71, 2025, 978-2-7110-4242-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et démesure, la difficile application du principe de réparation intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure(s) et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Toulouse 1 Capitole, 2024, 978-2-36170-279-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation entre les créanciers et les débiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexbase. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie en droit de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notions générales en droit de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexbase. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie droit de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux irréguliers sur les parties communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loyers et copropriété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copropriété – Au comble de l’irrecevabilité : on ne s’approprie pas ce qui n’existe pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 233, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faute opposable à la victime non conductrice dans la loi Badinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence automobile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (n° 974), pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution unilatérale du contrat : de l’usage du critère de vanité par la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inceste consenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61953/lex.3349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions sur le champ d'application de l'article L. 1142-1 du Code de la santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion de la loi Badinter : l'importance de la fonction outil du véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La juste évaluation du préjudice réparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile application du régime de la convention d'assistance bénévole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N7848BYC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile application du régime de la convention d’assistance bénévole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.n° N7848BYC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extension du préjudice réparable en matière de produit défectueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La difficile application du régime de la convention d’assistance bénévole</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfant à naitre et disparition préjudiciable du grand-père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée de la réparation du préjudice écologique pur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la subrogation légale entre l'assureur, le FGTI et la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice moral de l'enfant non conçu au moment du fait générateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution du contrat et responsabilité du fait des produits défectueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence d’exclusivité entre l’action en garantie des vices cachés et l’action en responsabilité délictuelle pour dol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.n° N7848BYC</w:t>
+              <w:t xml:space="preserve">, 2020, pp.n° A51063UN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La juste évaluation du préjudice réparable</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'exclusivité entre l'action en garantie des vices cachés et l'action en responsabilité délictuelle pour dol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, A51063UN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposabilité de la faute de la victime directe à la victime indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N7848BYC</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour dans la commune de Férel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effet de la subrogation légale entre l'assureur, le FGTI et la victime</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage de l'obligation in solidum à la solidarité légale en droit de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'esprit à l'application de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N3152BYE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité nationale questionnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La portée de la réparation du préjudice écologique pur</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle affirmation de la limitation de la réparation au dommage prévisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enfant à naitre et disparition préjudiciable du grand-père</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'obligation in solidum et son corollaire : l'indivisibilité du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019-3, pp.975-991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiante : précisions sur l'acte interruptif de prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’esprit à l’application de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.n° N3152BYE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du champ de la réparation du préjudice d’anxiété : affaires à suivre…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 785, pp.A1652Y8P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’intention des parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 790, pp.N9841BXR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N3152BYE</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours inutile à la notion de non-professionnel pour sanctionner une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 807, pp.n° N1540BYP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaideurs, « cumulez, il en restera toujours quelque chose ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 801, pp.n° N0963BYC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité d’une association sportive : la Bataille de l’Ile de la Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 752, pp.A0004XW3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 174</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance : quelle concurrence entre le Code civil et le Code monétaire et financier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 133j9, p. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’absence d’exclusivité entre l’action en garantie des vices cachés et l’action en responsabilité délictuelle pour dol</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation du préjudice moral de l’enfant à naître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.n° A51063UN</w:t>
+              <w:t xml:space="preserve">, 2018, 726, pp.n° A3674W79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, A51063UN</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité et paris sportifs : « La vida es una tombola »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 750, pp.n° A9313XQY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps politique et le temps législatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue des Presses Universitaires de Toulouse 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.2955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...836 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966555v1</w:t>
-              </w:r>
-[...318 lines deleted...]
-                <w:t xml:space="preserve">hal-04237766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3610,51 +3610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D75E52A"/>
+    <w:nsid w:val="3192F252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3841,51 +3841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-conte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4629-5249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200644505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953266v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2955" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orizet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-conte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4629-5249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200644505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953266v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3349" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orizet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>