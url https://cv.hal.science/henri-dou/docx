--- v0 (2026-03-11)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Dou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Consultant CIWorldWide - Professeur Aix-Marseille Université (Retraité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2990-5589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABI-3050-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence And Frugal Development : Application to La Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents, a source of information often overlooked by Academics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et innovation frugale dans les pays en développement. La fenêtre d’opportunité technologique à partir de l’analyse des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Heitor Sebastiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Priorities for Strategic Planning from National to Territorial Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2020.3.88.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence For Insular Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islands Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique dans la perspective de World3 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métabolisme de l'information à l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intelligence économique et stratégique pour les PME, PMI et ETI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indonésie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and development on Moringa Oleifera – Comparison between academic research and patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation frugale dans les pays en développement et la nécessité d’une protection intellectuelle appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Koné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°173 (1), pp.29 - 45. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et industrialisation : un enjeu pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, pp.167-189. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.201.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et moyennes entreprises françaises et développement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Damayanty Damayanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189, pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Joelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e pesquisa no Campo da Inteligência Competitiva no Brasil e a Cooperação Franco-Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial competitive intelligence: a network concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to place competitive intelligence in your company. Competitive intelligence from the perspective of today's information professional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Wormell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Milani Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID-review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (4 e 5), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlevel infometric investigation in Phytochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.821-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function-application relation through a link between classification and indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective link between science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (3), pp.465-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la frontière des domaines d'expertise. Problématique de la validation de liens automatiques entre information industrielle et information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (50), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet et la veille technologiqueVers une méthodologie commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 155-156, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique. Exemple de la fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (10), pp.518-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de proportions d'un ensemble d'informations en Veille technologique: L'incertude liée à l'interrogation des bases de données, hypotèse sur sa détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des différents aspects de la mort subite du nourrisson traités dans les revues scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (4-5), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique appliquée au cas de l’émergence d’un concept en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and competitive intelligence: a new challange in Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.437-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for analysing dowloaded data for strategic decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 25 (2), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific dynamics of a city: a study of chemistry in Marseille from 1981 to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrie et chimie. Exemple sur les acides gras et phospholipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19 (1), pp.i48-i52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment médiatiser les analyses bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive technology assesment. Strategic patent clusters obtained with non-boolean logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (4), pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des thèmes de recherche dans une aire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (Juin), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of online searches (P.P.O.S.-Concept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 44 (3), pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et information documentaire : del'usage de la bibliometrie dans les services de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27 (3), pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion des sources documentaires. Mesure et évolution. Problème de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering multidisciplinary Chemical papers to provide new tools for research management and trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Mai), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infographic analytical tools for decision makers: analysis of the research production in sciences. Application to chemistry, comparison between Marseille and Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie à Marseille de 1981 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Techniques Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (Avril-Juin), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications en Chimie: les indicateurs de tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bibliometric analysis and MS-DOS commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp.411-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Physique à Aix-Marseille: Indicateurs et évolution à partir de l'analyse de la base de données INSPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique insulaire. L’exemple du Diplôme d’Intelligence Economique de l’Université de Corse Pascal Paoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Stratégique et Développement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Strategic Intelligence to Gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Gastronomy Tourism studies congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ugtak.org/, Oct 2022, Afyonkarahisar, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un «living lab» en intelligence économique, l’exemple du diplôme d’intelligence économique de l’université de Corse Pascal Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une recherche économique efficace - 61º Congrès de l'Association Internationale des Économistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Économistes de Langue Française; Universidad Bernardo o’Higgins, May 2019, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « smart villages » dans le contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories - Conférence Internationale Codata France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France, Mar 2019, Val d'Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances et fouille d'informations par la cartographie dynamique : applications de veille technologique avec Matheo Analyzer™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO (Recherche d'Information et ses Applications) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information de travail collaboratif assisté par ordinateur implémenté dans une UMR de recherche pluridisciplinaire et multi-sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque V.S.S.T.’2004 - VEILLE STRATEGIQUE SCIENTIFIQUE &amp; TECHNOLOGIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias para construção de rodovias: o documento de patente como ferramenta para a competitividade no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Mary Gonzales Gullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services d'information dans le monde globalise : tendances et strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'état des connaissances des brevets dans le domaine de la construction d'autoroutes au Brésil pour augmenter la compétitivité des entreprises brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ibero-American region scientific production on the corrosion and anti-corrosive protection aera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Junior Silveira-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double experience en Sciences de l'Information: formation doctorale internationale et maîtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales: Les technologies de l'information et de la communication au service des relations internationales des établissements d'enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity, innovation and creativity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual meeting of the European Association of Deans of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intelligence for brazilian small and medium sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atividade de prospecção tecnológica para rentabilizar o conhecimento na empresa: o caso da Petrobras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Stollenwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de gestão tecnológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Havane, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREYS 2.0: Un agent intelligent au service de l'information stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie en région PACA à travers les derniers congrès de la société Française de Chimie de 1994 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien effectif entre information scientifiques et information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet comme outil de management des reseaux de veille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Emeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT-Information-documentation-transfert-des-connaissances. 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégie du laboratoire. Application aux techniques couplées: cas de la microscopie-IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bibliométrique des résumés bibliographiques des Chemical Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Partykas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric tools for bibliographic codification databases : technological and methodological aspects for relational use of bibliographic databases. ISSI '95 : proceedings of the fifth biennial international conference of the International Society for Scientometrics and Infometrics : River Forest IL, June 7-10, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics. International conference, 5, River Forest IL United States, 1995-06-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, River Forest, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégique du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95 IRIT-PERIOMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;statistique&amp;quot; des lois de Zipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Elsken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer les savoirs: leur production, leur application, leur transmission, leur contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de concepts dans le discours oral par une nouvelle méthode d'indexation sur des critères statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées IUT de la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroute électronique de la Région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fekrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT 94 - Marchés et industries de l'information. Gérer l'information pour l'excellence de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professionnels de l'information et de la documentation; Association Nationale de la Recherche Technique (ANRT); Groupement Français de l'Industrie de l'Information; Ministère de l'Enseignement Supérieur et de la Recherche (DISTB), May 1994, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing concept in the oral speech by a new method of indexing on some statistical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nova Iorque, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'analyse des données face à l'information stratégique et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les méthodes de bloc sériation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Strasbourg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la production scientifique entre les villes de Marseille et Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information stratégique et Veille Technologique en Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en chimie. Journées S.F.D.I.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil simple d'analyse de l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et reseaux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres sur l'information et la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy mapping classification of patent references with micro-computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International chemical information conference, Montreux, 1989-09-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique. Exploitation statistique et bibliométrique des bases de données accessibles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VISUDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de la recherche et production scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la synergie des ressources d'analyse de l'information en ligne et hors temps serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie des groupements nonhiérarchiques et non probabilistes des sctions de Chemical Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GRECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Carry-le-rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie pour construire une coopération efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Amitié et de Liaison - UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de recherche principaux et les réseaux de recherche en chimie: Application à l'oxydation du charbon et de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information nécessaires au développement de la recherche scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Employeur Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Dou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Consultant CIWorldWide - Professeur Aix-Marseille Université (Retraité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2990-5589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABI-3050-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence And Frugal Development : Application to La Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents, a source of information often overlooked by Academics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et innovation frugale dans les pays en développement. La fenêtre d’opportunité technologique à partir de l’analyse des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Heitor Sebastiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence For Insular Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islands Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Priorities for Strategic Planning from National to Territorial Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2020.3.88.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique dans la perspective de World3 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métabolisme de l'information à l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intelligence économique et stratégique pour les PME, PMI et ETI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indonésie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and development on Moringa Oleifera – Comparison between academic research and patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation frugale dans les pays en développement et la nécessité d’une protection intellectuelle appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Koné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°173 (1), pp.29 - 45. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et industrialisation : un enjeu pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, pp.167-189. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.201.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et moyennes entreprises françaises et développement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Damayanty Damayanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189, pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Joelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e pesquisa no Campo da Inteligência Competitiva no Brasil e a Cooperação Franco-Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial competitive intelligence: a network concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to place competitive intelligence in your company. Competitive intelligence from the perspective of today's information professional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Wormell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Milani Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID-review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (4 e 5), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlevel infometric investigation in Phytochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.821-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function-application relation through a link between classification and indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective link between science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (3), pp.465-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la frontière des domaines d'expertise. Problématique de la validation de liens automatiques entre information industrielle et information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (50), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet et la veille technologiqueVers une méthodologie commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 155-156, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique. Exemple de la fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (10), pp.518-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de proportions d'un ensemble d'informations en Veille technologique: L'incertude liée à l'interrogation des bases de données, hypotèse sur sa détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des différents aspects de la mort subite du nourrisson traités dans les revues scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (4-5), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique appliquée au cas de l’émergence d’un concept en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and competitive intelligence: a new challange in Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.437-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for analysing dowloaded data for strategic decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 25 (2), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrie et chimie. Exemple sur les acides gras et phospholipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19 (1), pp.i48-i52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific dynamics of a city: a study of chemistry in Marseille from 1981 to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment médiatiser les analyses bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive technology assesment. Strategic patent clusters obtained with non-boolean logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (4), pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des thèmes de recherche dans une aire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (Juin), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of online searches (P.P.O.S.-Concept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 44 (3), pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et information documentaire : del'usage de la bibliometrie dans les services de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27 (3), pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion des sources documentaires. Mesure et évolution. Problème de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering multidisciplinary Chemical papers to provide new tools for research management and trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Mai), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infographic analytical tools for decision makers: analysis of the research production in sciences. Application to chemistry, comparison between Marseille and Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie à Marseille de 1981 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Techniques Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (Avril-Juin), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications en Chimie: les indicateurs de tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bibliometric analysis and MS-DOS commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp.411-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Physique à Aix-Marseille: Indicateurs et évolution à partir de l'analyse de la base de données INSPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique insulaire. L’exemple du Diplôme d’Intelligence Economique de l’Université de Corse Pascal Paoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Stratégique et Développement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Strategic Intelligence to Gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Gastronomy Tourism studies congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ugtak.org/, Oct 2022, Afyonkarahisar, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un «living lab» en intelligence économique, l’exemple du diplôme d’intelligence économique de l’université de Corse Pascal Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une recherche économique efficace - 61º Congrès de l'Association Internationale des Économistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Économistes de Langue Française; Universidad Bernardo o’Higgins, May 2019, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « smart villages » dans le contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories - Conférence Internationale Codata France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France, Mar 2019, Val d'Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances et fouille d'informations par la cartographie dynamique : applications de veille technologique avec Matheo Analyzer™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO (Recherche d'Information et ses Applications) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information de travail collaboratif assisté par ordinateur implémenté dans une UMR de recherche pluridisciplinaire et multi-sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque V.S.S.T.’2004 - VEILLE STRATEGIQUE SCIENTIFIQUE &amp; TECHNOLOGIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias para construção de rodovias: o documento de patente como ferramenta para a competitividade no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Mary Gonzales Gullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services d'information dans le monde globalise : tendances et strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'état des connaissances des brevets dans le domaine de la construction d'autoroutes au Brésil pour augmenter la compétitivité des entreprises brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ibero-American region scientific production on the corrosion and anti-corrosive protection aera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Junior Silveira-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double experience en Sciences de l'Information: formation doctorale internationale et maîtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales: Les technologies de l'information et de la communication au service des relations internationales des établissements d'enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity, innovation and creativity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual meeting of the European Association of Deans of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREYS 2.0: Un agent intelligent au service de l'information stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atividade de prospecção tecnológica para rentabilizar o conhecimento na empresa: o caso da Petrobras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Stollenwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de gestão tecnológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Havane, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie en région PACA à travers les derniers congrès de la société Française de Chimie de 1994 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien effectif entre information scientifiques et information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intelligence for brazilian small and medium sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet comme outil de management des reseaux de veille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Emeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT-Information-documentation-transfert-des-connaissances. 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégie du laboratoire. Application aux techniques couplées: cas de la microscopie-IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bibliométrique des résumés bibliographiques des Chemical Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Partykas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric tools for bibliographic codification databases : technological and methodological aspects for relational use of bibliographic databases. ISSI '95 : proceedings of the fifth biennial international conference of the International Society for Scientometrics and Infometrics : River Forest IL, June 7-10, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics. International conference, 5, River Forest IL United States, 1995-06-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, River Forest, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégique du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95 IRIT-PERIOMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;statistique&amp;quot; des lois de Zipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Elsken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroute électronique de la Région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fekrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT 94 - Marchés et industries de l'information. Gérer l'information pour l'excellence de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professionnels de l'information et de la documentation; Association Nationale de la Recherche Technique (ANRT); Groupement Français de l'Industrie de l'Information; Ministère de l'Enseignement Supérieur et de la Recherche (DISTB), May 1994, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de concepts dans le discours oral par une nouvelle méthode d'indexation sur des critères statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées IUT de la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer les savoirs: leur production, leur application, leur transmission, leur contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing concept in the oral speech by a new method of indexing on some statistical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nova Iorque, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'analyse des données face à l'information stratégique et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les méthodes de bloc sériation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Strasbourg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information stratégique et Veille Technologique en Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en chimie. Journées S.F.D.I.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la production scientifique entre les villes de Marseille et Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et reseaux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres sur l'information et la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy mapping classification of patent references with micro-computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International chemical information conference, Montreux, 1989-09-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique. Exploitation statistique et bibliométrique des bases de données accessibles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VISUDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de la recherche et production scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la synergie des ressources d'analyse de l'information en ligne et hors temps serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil simple d'analyse de l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie des groupements nonhiérarchiques et non probabilistes des sctions de Chemical Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GRECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Carry-le-rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie pour construire une coopération efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Amitié et de Liaison - UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de recherche principaux et les réseaux de recherche en chimie: Application à l'oxydation du charbon et de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information nécessaires au développement de la recherche scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Employeur Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0C2F905"/>
+    <w:nsid w:val="87E3F053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-dou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2990-5589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABI-3050-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lebreton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Heitor Sebastiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Juillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2020.3.88.99" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2016.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Kon&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.201.0167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Damayanty Damayanty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Joelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Kister" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Massari Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cera Henrique Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wormell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Milani Junior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hilaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pullino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Leitzelman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Mary Gonzales Gullo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Junior Silveira-Vargas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Stollenwerk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Macedo Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grivel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Emeric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meunier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Partykas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lhen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Elsken" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Retourna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435301v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fekrane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longevialle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904056v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-dou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2990-5589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABI-3050-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lebreton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Heitor Sebastiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Juillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2020.3.88.99" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2016.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Kon&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.201.0167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Damayanty Damayanty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Joelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Kister" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Massari Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cera Henrique Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wormell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Milani Junior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hilaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pullino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Leitzelman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Mary Gonzales Gullo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Junior Silveira-Vargas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903997v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Stollenwerk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Macedo Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903999v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grivel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Emeric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meunier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Partykas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lhen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Elsken" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fekrane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Retourna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longevialle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>