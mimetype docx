--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Dou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Consultant CIWorldWide - Professeur Aix-Marseille Université (Retraité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2990-5589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABI-3050-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence And Frugal Development : Application to La Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents, a source of information often overlooked by Academics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et innovation frugale dans les pays en développement. La fenêtre d’opportunité technologique à partir de l’analyse des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Heitor Sebastiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence For Insular Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islands Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Priorities for Strategic Planning from National to Territorial Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2020.3.88.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique dans la perspective de World3 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métabolisme de l'information à l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intelligence économique et stratégique pour les PME, PMI et ETI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indonésie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and development on Moringa Oleifera – Comparison between academic research and patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation frugale dans les pays en développement et la nécessité d’une protection intellectuelle appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Koné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°173 (1), pp.29 - 45. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et industrialisation : un enjeu pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, pp.167-189. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.201.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et moyennes entreprises françaises et développement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Damayanty Damayanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189, pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Joelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e pesquisa no Campo da Inteligência Competitiva no Brasil e a Cooperação Franco-Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial competitive intelligence: a network concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to place competitive intelligence in your company. Competitive intelligence from the perspective of today's information professional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Wormell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Milani Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID-review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (4 e 5), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlevel infometric investigation in Phytochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.821-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function-application relation through a link between classification and indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective link between science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (3), pp.465-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la frontière des domaines d'expertise. Problématique de la validation de liens automatiques entre information industrielle et information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (50), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet et la veille technologiqueVers une méthodologie commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 155-156, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique. Exemple de la fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (10), pp.518-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de proportions d'un ensemble d'informations en Veille technologique: L'incertude liée à l'interrogation des bases de données, hypotèse sur sa détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des différents aspects de la mort subite du nourrisson traités dans les revues scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (4-5), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique appliquée au cas de l’émergence d’un concept en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and competitive intelligence: a new challange in Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.437-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for analysing dowloaded data for strategic decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 25 (2), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrie et chimie. Exemple sur les acides gras et phospholipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19 (1), pp.i48-i52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific dynamics of a city: a study of chemistry in Marseille from 1981 to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment médiatiser les analyses bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive technology assesment. Strategic patent clusters obtained with non-boolean logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (4), pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des thèmes de recherche dans une aire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (Juin), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of online searches (P.P.O.S.-Concept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 44 (3), pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et information documentaire : del'usage de la bibliometrie dans les services de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27 (3), pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion des sources documentaires. Mesure et évolution. Problème de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering multidisciplinary Chemical papers to provide new tools for research management and trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Mai), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infographic analytical tools for decision makers: analysis of the research production in sciences. Application to chemistry, comparison between Marseille and Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie à Marseille de 1981 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Techniques Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (Avril-Juin), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications en Chimie: les indicateurs de tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bibliometric analysis and MS-DOS commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp.411-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Physique à Aix-Marseille: Indicateurs et évolution à partir de l'analyse de la base de données INSPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique insulaire. L’exemple du Diplôme d’Intelligence Economique de l’Université de Corse Pascal Paoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Stratégique et Développement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Strategic Intelligence to Gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Gastronomy Tourism studies congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ugtak.org/, Oct 2022, Afyonkarahisar, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un «living lab» en intelligence économique, l’exemple du diplôme d’intelligence économique de l’université de Corse Pascal Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une recherche économique efficace - 61º Congrès de l'Association Internationale des Économistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Économistes de Langue Française; Universidad Bernardo o’Higgins, May 2019, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « smart villages » dans le contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories - Conférence Internationale Codata France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France, Mar 2019, Val d'Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances et fouille d'informations par la cartographie dynamique : applications de veille technologique avec Matheo Analyzer™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO (Recherche d'Information et ses Applications) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information de travail collaboratif assisté par ordinateur implémenté dans une UMR de recherche pluridisciplinaire et multi-sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque V.S.S.T.’2004 - VEILLE STRATEGIQUE SCIENTIFIQUE &amp; TECHNOLOGIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias para construção de rodovias: o documento de patente como ferramenta para a competitividade no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Mary Gonzales Gullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services d'information dans le monde globalise : tendances et strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'état des connaissances des brevets dans le domaine de la construction d'autoroutes au Brésil pour augmenter la compétitivité des entreprises brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ibero-American region scientific production on the corrosion and anti-corrosive protection aera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Junior Silveira-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double experience en Sciences de l'Information: formation doctorale internationale et maîtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales: Les technologies de l'information et de la communication au service des relations internationales des établissements d'enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity, innovation and creativity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual meeting of the European Association of Deans of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREYS 2.0: Un agent intelligent au service de l'information stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atividade de prospecção tecnológica para rentabilizar o conhecimento na empresa: o caso da Petrobras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Stollenwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de gestão tecnológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Havane, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie en région PACA à travers les derniers congrès de la société Française de Chimie de 1994 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien effectif entre information scientifiques et information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intelligence for brazilian small and medium sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet comme outil de management des reseaux de veille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Emeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT-Information-documentation-transfert-des-connaissances. 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégie du laboratoire. Application aux techniques couplées: cas de la microscopie-IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bibliométrique des résumés bibliographiques des Chemical Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Partykas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric tools for bibliographic codification databases : technological and methodological aspects for relational use of bibliographic databases. ISSI '95 : proceedings of the fifth biennial international conference of the International Society for Scientometrics and Infometrics : River Forest IL, June 7-10, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics. International conference, 5, River Forest IL United States, 1995-06-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, River Forest, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégique du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95 IRIT-PERIOMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;statistique&amp;quot; des lois de Zipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Elsken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroute électronique de la Région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fekrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT 94 - Marchés et industries de l'information. Gérer l'information pour l'excellence de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professionnels de l'information et de la documentation; Association Nationale de la Recherche Technique (ANRT); Groupement Français de l'Industrie de l'Information; Ministère de l'Enseignement Supérieur et de la Recherche (DISTB), May 1994, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de concepts dans le discours oral par une nouvelle méthode d'indexation sur des critères statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées IUT de la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer les savoirs: leur production, leur application, leur transmission, leur contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing concept in the oral speech by a new method of indexing on some statistical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nova Iorque, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'analyse des données face à l'information stratégique et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les méthodes de bloc sériation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Strasbourg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information stratégique et Veille Technologique en Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en chimie. Journées S.F.D.I.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la production scientifique entre les villes de Marseille et Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et reseaux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres sur l'information et la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy mapping classification of patent references with micro-computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International chemical information conference, Montreux, 1989-09-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique. Exploitation statistique et bibliométrique des bases de données accessibles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VISUDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de la recherche et production scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la synergie des ressources d'analyse de l'information en ligne et hors temps serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil simple d'analyse de l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie des groupements nonhiérarchiques et non probabilistes des sctions de Chemical Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GRECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Carry-le-rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie pour construire une coopération efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Amitié et de Liaison - UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de recherche principaux et les réseaux de recherche en chimie: Application à l'oxydation du charbon et de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information nécessaires au développement de la recherche scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Employeur Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Dou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Consultant CIWorldWide - Professeur Aix-Marseille Université (Retraité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2990-5589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABI-3050-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence And Frugal Development : Application to La Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents, a source of information often overlooked by Academics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multilingual Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et innovation frugale dans les pays en développement. La fenêtre d’opportunité technologique à partir de l’analyse des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Heitor Sebastiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence For Insular Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islands Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Priorities for Strategic Planning from National to Territorial Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2020.3.88.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique dans la perspective de World3 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métabolisme de l'information à l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intelligence économique et stratégique pour les PME, PMI et ETI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indonésie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and development on Moringa Oleifera – Comparison between academic research and patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation frugale dans les pays en développement et la nécessité d’une protection intellectuelle appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Koné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°173 (1), pp.29 - 45. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et industrialisation : un enjeu pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, pp.167-189. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.201.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et moyennes entreprises françaises et développement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Damayanty Damayanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189, pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Joelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e pesquisa no Campo da Inteligência Competitiva no Brasil e a Cooperação Franco-Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial competitive intelligence: a network concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to place competitive intelligence in your company. Competitive intelligence from the perspective of today's information professional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Wormell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Milani Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID-review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (4 e 5), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlevel infometric investigation in Phytochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.821-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function-application relation through a link between classification and indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective link between science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (3), pp.465-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la frontière des domaines d'expertise. Problématique de la validation de liens automatiques entre information industrielle et information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (50), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet et la veille technologiqueVers une méthodologie commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 155-156, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique. Exemple de la fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (10), pp.518-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de proportions d'un ensemble d'informations en Veille technologique: L'incertude liée à l'interrogation des bases de données, hypotèse sur sa détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des différents aspects de la mort subite du nourrisson traités dans les revues scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (4-5), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique appliquée au cas de l’émergence d’un concept en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and competitive intelligence: a new challange in Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.437-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for analysing dowloaded data for strategic decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 25 (2), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrie et chimie. Exemple sur les acides gras et phospholipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19 (1), pp.i48-i52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific dynamics of a city: a study of chemistry in Marseille from 1981 to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment médiatiser les analyses bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive technology assesment. Strategic patent clusters obtained with non-boolean logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (4), pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of online searches (P.P.O.S.-Concept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 44 (3), pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et information documentaire : del'usage de la bibliometrie dans les services de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27 (3), pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des thèmes de recherche dans une aire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (Juin), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion des sources documentaires. Mesure et évolution. Problème de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infographic analytical tools for decision makers: analysis of the research production in sciences. Application to chemistry, comparison between Marseille and Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering multidisciplinary Chemical papers to provide new tools for research management and trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Mai), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie à Marseille de 1981 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Techniques Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (Avril-Juin), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications en Chimie: les indicateurs de tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bibliometric analysis and MS-DOS commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp.411-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Physique à Aix-Marseille: Indicateurs et évolution à partir de l'analyse de la base de données INSPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Strategic Intelligence to Gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Gastronomy Tourism studies congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ugtak.org/, Oct 2022, Afyonkarahisar, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique insulaire. L’exemple du Diplôme d’Intelligence Economique de l’Université de Corse Pascal Paoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Stratégique et Développement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un «living lab» en intelligence économique, l’exemple du diplôme d’intelligence économique de l’université de Corse Pascal Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une recherche économique efficace - 61º Congrès de l'Association Internationale des Économistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Économistes de Langue Française; Universidad Bernardo o’Higgins, May 2019, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « smart villages » dans le contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories - Conférence Internationale Codata France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France, Mar 2019, Val d'Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances et fouille d'informations par la cartographie dynamique : applications de veille technologique avec Matheo Analyzer™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO (Recherche d'Information et ses Applications) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information de travail collaboratif assisté par ordinateur implémenté dans une UMR de recherche pluridisciplinaire et multi-sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque V.S.S.T.’2004 - VEILLE STRATEGIQUE SCIENTIFIQUE &amp; TECHNOLOGIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias para construção de rodovias: o documento de patente como ferramenta para a competitividade no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Mary Gonzales Gullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services d'information dans le monde globalise : tendances et strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'état des connaissances des brevets dans le domaine de la construction d'autoroutes au Brésil pour augmenter la compétitivité des entreprises brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ibero-American region scientific production on the corrosion and anti-corrosive protection aera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Junior Silveira-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double experience en Sciences de l'Information: formation doctorale internationale et maîtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales: Les technologies de l'information et de la communication au service des relations internationales des établissements d'enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity, innovation and creativity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual meeting of the European Association of Deans of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREYS 2.0: Un agent intelligent au service de l'information stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atividade de prospecção tecnológica para rentabilizar o conhecimento na empresa: o caso da Petrobras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Stollenwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de gestão tecnológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Havane, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie en région PACA à travers les derniers congrès de la société Française de Chimie de 1994 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien effectif entre information scientifiques et information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intelligence for brazilian small and medium sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet comme outil de management des reseaux de veille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Emeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT-Information-documentation-transfert-des-connaissances. 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégie du laboratoire. Application aux techniques couplées: cas de la microscopie-IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bibliométrique des résumés bibliographiques des Chemical Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Partykas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric tools for bibliographic codification databases : technological and methodological aspects for relational use of bibliographic databases. ISSI '95 : proceedings of the fifth biennial international conference of the International Society for Scientometrics and Infometrics : River Forest IL, June 7-10, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics. International conference, 5, River Forest IL United States, 1995-06-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, River Forest, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégique du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95 IRIT-PERIOMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;statistique&amp;quot; des lois de Zipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Elsken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroute électronique de la Région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fekrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT 94 - Marchés et industries de l'information. Gérer l'information pour l'excellence de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professionnels de l'information et de la documentation; Association Nationale de la Recherche Technique (ANRT); Groupement Français de l'Industrie de l'Information; Ministère de l'Enseignement Supérieur et de la Recherche (DISTB), May 1994, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de concepts dans le discours oral par une nouvelle méthode d'indexation sur des critères statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées IUT de la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer les savoirs: leur production, leur application, leur transmission, leur contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing concept in the oral speech by a new method of indexing on some statistical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nova Iorque, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'analyse des données face à l'information stratégique et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les méthodes de bloc sériation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Strasbourg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la production scientifique entre les villes de Marseille et Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information stratégique et Veille Technologique en Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en chimie. Journées S.F.D.I.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et reseaux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres sur l'information et la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy mapping classification of patent references with micro-computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International chemical information conference, Montreux, 1989-09-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de la recherche et production scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique. Exploitation statistique et bibliométrique des bases de données accessibles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VISUDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la synergie des ressources d'analyse de l'information en ligne et hors temps serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil simple d'analyse de l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie des groupements nonhiérarchiques et non probabilistes des sctions de Chemical Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GRECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Carry-le-rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie pour construire une coopération efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Amitié et de Liaison - UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de recherche principaux et les réseaux de recherche en chimie: Application à l'oxydation du charbon et de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information nécessaires au développement de la recherche scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Employeur Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87E3F053"/>
+    <w:nsid w:val="79F7E5CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-dou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2990-5589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABI-3050-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lebreton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Heitor Sebastiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Juillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2020.3.88.99" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2016.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Kon&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.201.0167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Damayanty Damayanty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Joelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Kister" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Massari Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cera Henrique Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wormell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Milani Junior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hilaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pullino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Leitzelman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Mary Gonzales Gullo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Junior Silveira-Vargas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903997v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Stollenwerk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Macedo Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903999v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grivel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Emeric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meunier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Partykas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lhen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Elsken" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fekrane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Retourna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longevialle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-dou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2990-5589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABI-3050-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lebreton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Heitor Sebastiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Juillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2020.3.88.99" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2016.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Kon&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.201.0167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Damayanty Damayanty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Joelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Kister" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Massari Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cera Henrique Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wormell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Milani Junior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hilaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pullino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04218356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Leitzelman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Mary Gonzales Gullo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Junior Silveira-Vargas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903997v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Stollenwerk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Macedo Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903999v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grivel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Emeric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meunier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Partykas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lhen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Elsken" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fekrane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Retourna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longevialle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>