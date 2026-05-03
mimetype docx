--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1045,165 +1045,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une philosophie politique pour les territoires apprenants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du quartier à la ville apprenante: résiliences et alliances territoriales face aux crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silicon prophet. Prédictions sociales, anticipations, équilibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Société de Philosophie des Sciences et Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037280v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03258115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning what there is : Machine learning and Philosophy in conversation</w:t>
               </w:r>
@@ -1321,181 +1321,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deflationary truth and reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy of language international worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a post deflationary conception of truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd PANAURA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henri Galinon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative computer simulations in climate science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Barberousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vorms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy of language international worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Social epistemology and cognitive sociology "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative computer simulations in climate science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Barberousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1524,152 +1619,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment poursuivre collectivement des buts épistémiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00775679v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00775678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Truth Predicate and Consistency for Free</w:t>
               </w:r>
@@ -1856,181 +1856,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ideal of Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideal of Proof Seminar (6th IP Fellows Seminar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deflationary truth, reflection and rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Truth and Probability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henri Galinon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truth, Logic and Invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ideal of Proof Seminar (6th IP Fellows Seminar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, France</w:t>
+              <w:t xml:space="preserve">Logic Colloquium '08 (2008 European summer meeting of the Association for Symbolic Logic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bern, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deflationism and conservativity: Who changed the subject ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Wittgenstein Symposium : Reduktion und Elimination in Philosophie und den Wissenschaften=Reduction and Elimination in Philosophy and the Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kirchberg am Wechsel, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logicality and truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2059,592 +2223,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Analytic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Julien Boyer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deflationism, inferential semantics, and the logicality of truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic Colloquium '08 (2008 European summer meeting of the Association for Symbolic Logic)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bern, Suisse</w:t>
+              <w:t xml:space="preserve">13 th Congress of Logic, Methodology and the Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Galinon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truth and logicality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Wittgenstein Symposium : Reduktion und Elimination in Philosophie und den Wissenschaften=Reduction and Elimination in Philosophy and the Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kirchberg am Wechsel, Austria</w:t>
+              <w:t xml:space="preserve">PALMYR-VI (Paris-Amsterdam Logic Meeting of Young Researchers): Truth, Logic and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the tables : inference and truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Congress of Universal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Unité de la Science ou la Dissémination du Vrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième congrès de la Société de Philosophie des Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflationism, conservativity, logicality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Philosophy of Science Association (EPSA) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791328v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3050,165 +3050,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine</w:t>
+                <w:t xml:space="preserve">Libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 978-2-84516-941-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084703v1</w:t>
+                <w:t xml:space="preserve">hal-03084707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libération</w:t>
+                <w:t xml:space="preserve">Origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 978-2-84516-941-8</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084707v1</w:t>
+                <w:t xml:space="preserve">hal-03084703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflationary truth is a logical notion</w:t>
               </w:r>
@@ -3279,165 +3279,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01992853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des preuves par la vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions ISTE, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dimension collective de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323435v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02323379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisations</w:t>
               </w:r>
@@ -4279,51 +4279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.873.0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gandon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-015-0978-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqu087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03037280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vorms" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Achourioti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujimoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93342-9_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00527422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Calime" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:302a43ac1b26d1737840fae79746ba7942bbfe41;origin=https://hal.archives-ouvertes.fr/hal-03663907;visit=swh:1:snp:30577426d633acb4bacf169a0a1e7f91b80be39b;anchor=swh:1:rel:e401b6d43dcba5d57ea55fe5c5ac0d195338350d;path=/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.873.0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gandon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-015-0978-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqu087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03037280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vorms" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Achourioti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujimoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93342-9_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00527422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Calime" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:302a43ac1b26d1737840fae79746ba7942bbfe41;origin=https://hal.archives-ouvertes.fr/hal-03663907;visit=swh:1:snp:30577426d633acb4bacf169a0a1e7f91b80be39b;anchor=swh:1:rel:e401b6d43dcba5d57ea55fe5c5ac0d195338350d;path=/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>