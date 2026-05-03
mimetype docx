--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri-Georges Naton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton GéoArchÉon - GéoArchPal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-georges-naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3569-7840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243526148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mes premières armes sur les sites préhistoriques des Alpes du Nord et mes différents contrats en archéologie préventive, je m'efforce de promouvoir ma discipline, la géoarchéologie, mais également, les autres disciplines archéonaturalistes. Les hasards de la vie ont fait que mon parcours ne s'est pas vu récompensé par une titularisation au sein d'une structure et c'est grâce à la fondation de GéoArchÉon que j'ai pu continuer à développer mes recherches. C'est toujours dans un esprit de collaboration scientifique sincère, avec l'ensemble des acteurs de l'archéologie en France et au Grand-Duché de Luxembourg, que je développe cette structure indépendante.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impliqué depuis 1999 dans un programme de recherche pluridisciplinaire sur les Marges Arides de Syrie du Nord, j'ai participé activement au Projet Blanc ANR PaleoSyr & PaleoLib co-dirigés par Franck Braemer (CEPAM) et Bernard Geyer (MOM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012, je suis partie prenante des fouilles programmées sur le site préhistorique des Bossats à Ormesson (F77) dirigées par Pierre Bodu (Equipe d'Ethnologie préhistorique UMR 7041 - Arscan). GéoArchÉon permet de pouvoir offrir le temps nécessaire pour une bonne implication dans la compréhension de l'histoire morphosédimentaire du secteur fouillé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, j’interviens sur les fouilles du site néolithique de Basi en Corse qui sont dirigées par Thomas Perrin (Laboratoire TRACES – UMR 5608 Université Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemical investigations of an MIS 5 fire in the Palaeolithic deposits of Ormesson (Seine-et-Marne, France): Anthropic or natural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 371, pp.109708. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeobotany to understand taphonomic phenomena. The case of a Preboreal palaeochannel of Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeoenvironments from the Direndall tufa (Luxembourg) reconstructed from the molluscan succession and stable isotope records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (7), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620908659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological response to Greenlandian (Early Holocene) climatic changes: Insight from an abandoned-channel sequence of the Meuse River at Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 557, pp.109937. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les 13èmes Rencontres d’Archéobotaniques 2018 « la Carpologie et l’Interdisciplinarité : approches intégrées », compte rendu du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.3-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 359-360, pp.520 - 534. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stratigraphic and geochemical data on the Holocene environment and climate from a tufa deposit at Direndall (Mamer Valley, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.1153 - 1164. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615580183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutréen en Île-de-France, le site des Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une succession d'habitats ruraux médiévaux (VIe-XIIe siècle) sur la commune de Les Trois Domaines (Lorraine, Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.337-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutreen en ile-de-France, le site des Bossats à Ormesson (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2014.14396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouzier « ZA de l’Argonne Tranches 1 et 2 » Ardennes. Une occupation continue du Néolithique moyen I au Néolithique final II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'exploitation néolithique dans le complexe minier du Pays d'Othe : fouille préventive à Mesnil-Saint-Loup - &amp;quot;Les Vieilles Vignes&amp;quot; (Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauzeur Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-George Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Evolution of the Moselle Valley in Luxembourg during Late Pleistocene and Holocene: Palaeoenvironment and Human Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Frechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol.~20/1, pp.81--92. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation au Mésolithique moyen de l'abri-sous-roche &amp;quot;Auf den Leien&amp;quot; à Hersberg, commune de Bech (G.-D. de Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Préhistorique Luxembourgeoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.71-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez, Sandrine Costamagno, Claire Manen, Pierre-Yves Milcent, Mari- lou Nordez, Thomas Perrin, Jean-Marc Pétillon, Caroline Renard, Cristina San Juan-Foucher, Nicolas Valdeyron, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnemental characterisation og Greenland Interstadial 2 by combining high resolution molluscan records and radiocarbon dating of earthworm calcite granules and mollusk shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ème congrès de l'Inqua 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inqua, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Neuville-en-Tourne-à-Fuy (08) : découvertes de l’âge du Fer sous un projet éolien [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Desart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’occasion fait le larron » : pour une meilleure intégration du potentiel documentaire des diagnostics archéologiques « négatifs » réalisés en contexte de plaine alluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 14 p., </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/0728-5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire, Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaser F., Djema H., Locht J.-L., Chaussé C., Oct 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacarrière Julien Marie-Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF, Amiens, juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, amiens, France. p. 231-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutrean 2017, 3rd international conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayn-al-Zarqa : A late Holocene palaeoclimate archive from the Arid Margins (Northern Syria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Serieyssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Science INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evolutions of the Alzette valley (Grand Duchy of Luxembourg) since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly 2009 GM11 - Geomorphology - Human Environment Geoarchaeology: an approach at the interface between environmental reconstruction and human settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de deux sites du mésolithique et du néolithique ancien des alpes du nord : les abris sous bloc de l'Aulp-du-Seuil (saint-bernard-du-Touvet, Isère) et l'abri sous roche de la Balme-de-Thuy (Haute-Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs d'Europe occidentale, Actes du colloque international de Besançon, octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France) : une séquence sédimentaire unique du Pléniglaciaire weichselien jalonnée de niveaux d’occupation humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ/CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Géomorphologie du site de Val-des-Marais « Le Pré à Vaches ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Martineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse 2025 du Projet Collectif de Recherche 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Habitat et enceinte de Val-des-Marais « Le Pré à Vaches » - Contextes et descriptions des faits, pp.116-123, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l’Aurignacien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.5-30, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europäische Akademie Otzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Fluvial geoarchaeology of the valley floors of the Moselle catchment (France, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au xxie siècle / French geoarchaeology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de vallée dans le bassin de la Moselle (France, Luxembourg, approche géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du phosphore dans des bâtiments allongés du Néolithique dans le Nord de la France, en Belgique et au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Lil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Hus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Teheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique du nord de la France dans le contexte européen. Habitat et économie aux 4e et 3e millénaire avant notre ère. Actes du 29e Colloque interrégional sur le néolithique, Villeneuve d'Ascq, 2-3 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri n°1 de l’Aulp du Seuil (Isère, Chartreuse, St-Bernard-du-Touvet) : synthèse des résultats préliminaires et discussion sur les modalités d’exploitation territoriale au Mésolithique et au Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Joseph Fourier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Sous la direction de Thierry Tillet) Les Paléoalpins, Hommage à Pierre Bintz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire Hors série (31), Université Joseph Fourier, pp.165-177, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du débat de prospective archéobotanique : Favoriser l'émergence de nouvelles thématiques, développer l'interdisciplinarité, structurer la communauté. Quels moyens ? Quelles actions possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asselin G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balhawan Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri n°1 de l'Aulp du Seuil, commune de Saint-Bernard-du-Touvet, Chartreuse, Isère, Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites archéologiques de l'Aulp-du-Seuil à Saint-Bernard du Touvet (Chartreuse, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri-Georges Naton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton GéoArchÉon - GéoArchPal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-georges-naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3569-7840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243526148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mes premières armes sur les sites préhistoriques des Alpes du Nord et mes différents contrats en archéologie préventive, je m'efforce de promouvoir ma discipline, la géoarchéologie, mais également, les autres disciplines archéonaturalistes. Les hasards de la vie ont fait que mon parcours ne s'est pas vu récompensé par une titularisation au sein d'une structure et c'est grâce à la fondation de GéoArchÉon que j'ai pu continuer à développer mes recherches. C'est toujours dans un esprit de collaboration scientifique sincère, avec l'ensemble des acteurs de l'archéologie en France et au Grand-Duché de Luxembourg, que je développe cette structure indépendante.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impliqué depuis 1999 dans un programme de recherche pluridisciplinaire sur les Marges Arides de Syrie du Nord, j'ai participé activement au Projet Blanc ANR PaleoSyr & PaleoLib co-dirigés par Franck Braemer (CEPAM) et Bernard Geyer (MOM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012, je suis partie prenante des fouilles programmées sur le site préhistorique des Bossats à Ormesson (F77) dirigées par Pierre Bodu (Equipe d'Ethnologie préhistorique UMR 7041 - Arscan). GéoArchÉon permet de pouvoir offrir le temps nécessaire pour une bonne implication dans la compréhension de l'histoire morphosédimentaire du secteur fouillé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, j’interviens sur les fouilles du site néolithique de Basi en Corse qui sont dirigées par Thomas Perrin (Laboratoire TRACES – UMR 5608 Université Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemical investigations of an MIS 5 fire in the Palaeolithic deposits of Ormesson (Seine-et-Marne, France): Anthropic or natural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 371, pp.109708. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeobotany to understand taphonomic phenomena. The case of a Preboreal palaeochannel of Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeoenvironments from the Direndall tufa (Luxembourg) reconstructed from the molluscan succession and stable isotope records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (7), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620908659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological response to Greenlandian (Early Holocene) climatic changes: Insight from an abandoned-channel sequence of the Meuse River at Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 557, pp.109937. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les 13èmes Rencontres d’Archéobotaniques 2018 « la Carpologie et l’Interdisciplinarité : approches intégrées », compte rendu du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.3-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 359-360, pp.520 - 534. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stratigraphic and geochemical data on the Holocene environment and climate from a tufa deposit at Direndall (Mamer Valley, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.1153 - 1164. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615580183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une succession d'habitats ruraux médiévaux (VIe-XIIe siècle) sur la commune de Les Trois Domaines (Lorraine, Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.337-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutréen en Île-de-France, le site des Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutreen en ile-de-France, le site des Bossats à Ormesson (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2014.14396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouzier « ZA de l’Argonne Tranches 1 et 2 » Ardennes. Une occupation continue du Néolithique moyen I au Néolithique final II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'exploitation néolithique dans le complexe minier du Pays d'Othe : fouille préventive à Mesnil-Saint-Loup - &amp;quot;Les Vieilles Vignes&amp;quot; (Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauzeur Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-George Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation au Mésolithique moyen de l'abri-sous-roche &amp;quot;Auf den Leien&amp;quot; à Hersberg, commune de Bech (G.-D. de Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Préhistorique Luxembourgeoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.71-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Evolution of the Moselle Valley in Luxembourg during Late Pleistocene and Holocene: Palaeoenvironment and Human Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Frechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol.~20/1, pp.81--92. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez, Sandrine Costamagno, Claire Manen, Pierre-Yves Milcent, Mari- lou Nordez, Thomas Perrin, Jean-Marc Pétillon, Caroline Renard, Cristina San Juan-Foucher, Nicolas Valdeyron, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnemental characterisation og Greenland Interstadial 2 by combining high resolution molluscan records and radiocarbon dating of earthworm calcite granules and mollusk shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ème congrès de l'Inqua 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inqua, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Neuville-en-Tourne-à-Fuy (08) : découvertes de l’âge du Fer sous un projet éolien [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Desart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’occasion fait le larron » : pour une meilleure intégration du potentiel documentaire des diagnostics archéologiques « négatifs » réalisés en contexte de plaine alluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 14 p., </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/0728-5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire, Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaser F., Djema H., Locht J.-L., Chaussé C., Oct 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacarrière Julien Marie-Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF, Amiens, juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, amiens, France. p. 231-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutrean 2017, 3rd international conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayn-al-Zarqa : A late Holocene palaeoclimate archive from the Arid Margins (Northern Syria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Serieyssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Science INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evolutions of the Alzette valley (Grand Duchy of Luxembourg) since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly 2009 GM11 - Geomorphology - Human Environment Geoarchaeology: an approach at the interface between environmental reconstruction and human settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de deux sites du mésolithique et du néolithique ancien des alpes du nord : les abris sous bloc de l'Aulp-du-Seuil (saint-bernard-du-Touvet, Isère) et l'abri sous roche de la Balme-de-Thuy (Haute-Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs d'Europe occidentale, Actes du colloque international de Besançon, octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France) : une séquence sédimentaire unique du Pléniglaciaire weichselien jalonnée de niveaux d’occupation humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ/CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Géomorphologie du site de Val-des-Marais « Le Pré à Vaches ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Martineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse 2025 du Projet Collectif de Recherche 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Habitat et enceinte de Val-des-Marais « Le Pré à Vaches » - Contextes et descriptions des faits, pp.116-123, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l’Aurignacien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.5-30, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europäische Akademie Otzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Fluvial geoarchaeology of the valley floors of the Moselle catchment (France, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au xxie siècle / French geoarchaeology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de vallée dans le bassin de la Moselle (France, Luxembourg, approche géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du phosphore dans des bâtiments allongés du Néolithique dans le Nord de la France, en Belgique et au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Lil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Hus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Teheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique du nord de la France dans le contexte européen. Habitat et économie aux 4e et 3e millénaire avant notre ère. Actes du 29e Colloque interrégional sur le néolithique, Villeneuve d'Ascq, 2-3 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri n°1 de l’Aulp du Seuil (Isère, Chartreuse, St-Bernard-du-Touvet) : synthèse des résultats préliminaires et discussion sur les modalités d’exploitation territoriale au Mésolithique et au Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Joseph Fourier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Sous la direction de Thierry Tillet) Les Paléoalpins, Hommage à Pierre Bintz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire Hors série (31), Université Joseph Fourier, pp.165-177, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du débat de prospective archéobotanique : Favoriser l'émergence de nouvelles thématiques, développer l'interdisciplinarité, structurer la communauté. Quels moyens ? Quelles actions possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asselin G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balhawan Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri n°1 de l'Aulp du Seuil, commune de Saint-Bernard-du-Touvet, Chartreuse, Isère, Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites archéologiques de l'Aulp-du-Seuil à Saint-Bernard du Touvet (Chartreuse, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="440B1615"/>
+    <w:nsid w:val="8F07B7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-georges-naton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3569-7840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243526148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620908659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109937" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Koenig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prouteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-George Naton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NCHCL6TF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valotteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0728-5826" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maquil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Teheux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197093v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousseran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bintz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeching" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-georges-naton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3569-7840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243526148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620908659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109937" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Koenig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prouteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-George Naton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valotteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NCHCL6TF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0728-5826" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maquil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Teheux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197093v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousseran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272565v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeching" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>