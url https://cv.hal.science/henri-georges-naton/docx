--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri-Georges Naton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton GéoArchÉon - GéoArchPal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-georges-naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3569-7840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243526148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mes premières armes sur les sites préhistoriques des Alpes du Nord et mes différents contrats en archéologie préventive, je m'efforce de promouvoir ma discipline, la géoarchéologie, mais également, les autres disciplines archéonaturalistes. Les hasards de la vie ont fait que mon parcours ne s'est pas vu récompensé par une titularisation au sein d'une structure et c'est grâce à la fondation de GéoArchÉon que j'ai pu continuer à développer mes recherches. C'est toujours dans un esprit de collaboration scientifique sincère, avec l'ensemble des acteurs de l'archéologie en France et au Grand-Duché de Luxembourg, que je développe cette structure indépendante.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impliqué depuis 1999 dans un programme de recherche pluridisciplinaire sur les Marges Arides de Syrie du Nord, j'ai participé activement au Projet Blanc ANR PaleoSyr & PaleoLib co-dirigés par Franck Braemer (CEPAM) et Bernard Geyer (MOM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012, je suis partie prenante des fouilles programmées sur le site préhistorique des Bossats à Ormesson (F77) dirigées par Pierre Bodu (Equipe d'Ethnologie préhistorique UMR 7041 - Arscan). GéoArchÉon permet de pouvoir offrir le temps nécessaire pour une bonne implication dans la compréhension de l'histoire morphosédimentaire du secteur fouillé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, j’interviens sur les fouilles du site néolithique de Basi en Corse qui sont dirigées par Thomas Perrin (Laboratoire TRACES – UMR 5608 Université Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemical investigations of an MIS 5 fire in the Palaeolithic deposits of Ormesson (Seine-et-Marne, France): Anthropic or natural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 371, pp.109708. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeobotany to understand taphonomic phenomena. The case of a Preboreal palaeochannel of Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeoenvironments from the Direndall tufa (Luxembourg) reconstructed from the molluscan succession and stable isotope records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (7), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620908659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological response to Greenlandian (Early Holocene) climatic changes: Insight from an abandoned-channel sequence of the Meuse River at Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 557, pp.109937. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les 13èmes Rencontres d’Archéobotaniques 2018 « la Carpologie et l’Interdisciplinarité : approches intégrées », compte rendu du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.3-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 359-360, pp.520 - 534. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stratigraphic and geochemical data on the Holocene environment and climate from a tufa deposit at Direndall (Mamer Valley, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.1153 - 1164. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615580183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une succession d'habitats ruraux médiévaux (VIe-XIIe siècle) sur la commune de Les Trois Domaines (Lorraine, Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.337-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutréen en Île-de-France, le site des Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutreen en ile-de-France, le site des Bossats à Ormesson (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2014.14396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouzier « ZA de l’Argonne Tranches 1 et 2 » Ardennes. Une occupation continue du Néolithique moyen I au Néolithique final II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'exploitation néolithique dans le complexe minier du Pays d'Othe : fouille préventive à Mesnil-Saint-Loup - &amp;quot;Les Vieilles Vignes&amp;quot; (Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauzeur Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-George Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation au Mésolithique moyen de l'abri-sous-roche &amp;quot;Auf den Leien&amp;quot; à Hersberg, commune de Bech (G.-D. de Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Préhistorique Luxembourgeoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.71-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Evolution of the Moselle Valley in Luxembourg during Late Pleistocene and Holocene: Palaeoenvironment and Human Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Frechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol.~20/1, pp.81--92. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez, Sandrine Costamagno, Claire Manen, Pierre-Yves Milcent, Mari- lou Nordez, Thomas Perrin, Jean-Marc Pétillon, Caroline Renard, Cristina San Juan-Foucher, Nicolas Valdeyron, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnemental characterisation og Greenland Interstadial 2 by combining high resolution molluscan records and radiocarbon dating of earthworm calcite granules and mollusk shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ème congrès de l'Inqua 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inqua, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Neuville-en-Tourne-à-Fuy (08) : découvertes de l’âge du Fer sous un projet éolien [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Desart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’occasion fait le larron » : pour une meilleure intégration du potentiel documentaire des diagnostics archéologiques « négatifs » réalisés en contexte de plaine alluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 14 p., </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/0728-5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire, Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaser F., Djema H., Locht J.-L., Chaussé C., Oct 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacarrière Julien Marie-Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF, Amiens, juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, amiens, France. p. 231-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutrean 2017, 3rd international conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayn-al-Zarqa : A late Holocene palaeoclimate archive from the Arid Margins (Northern Syria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Serieyssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Science INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evolutions of the Alzette valley (Grand Duchy of Luxembourg) since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly 2009 GM11 - Geomorphology - Human Environment Geoarchaeology: an approach at the interface between environmental reconstruction and human settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de deux sites du mésolithique et du néolithique ancien des alpes du nord : les abris sous bloc de l'Aulp-du-Seuil (saint-bernard-du-Touvet, Isère) et l'abri sous roche de la Balme-de-Thuy (Haute-Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs d'Europe occidentale, Actes du colloque international de Besançon, octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France) : une séquence sédimentaire unique du Pléniglaciaire weichselien jalonnée de niveaux d’occupation humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ/CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Géomorphologie du site de Val-des-Marais « Le Pré à Vaches ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Martineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse 2025 du Projet Collectif de Recherche 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Habitat et enceinte de Val-des-Marais « Le Pré à Vaches » - Contextes et descriptions des faits, pp.116-123, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l’Aurignacien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.5-30, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europäische Akademie Otzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Fluvial geoarchaeology of the valley floors of the Moselle catchment (France, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au xxie siècle / French geoarchaeology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de vallée dans le bassin de la Moselle (France, Luxembourg, approche géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du phosphore dans des bâtiments allongés du Néolithique dans le Nord de la France, en Belgique et au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Lil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Hus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Teheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique du nord de la France dans le contexte européen. Habitat et économie aux 4e et 3e millénaire avant notre ère. Actes du 29e Colloque interrégional sur le néolithique, Villeneuve d'Ascq, 2-3 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri n°1 de l’Aulp du Seuil (Isère, Chartreuse, St-Bernard-du-Touvet) : synthèse des résultats préliminaires et discussion sur les modalités d’exploitation territoriale au Mésolithique et au Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Joseph Fourier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Sous la direction de Thierry Tillet) Les Paléoalpins, Hommage à Pierre Bintz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire Hors série (31), Université Joseph Fourier, pp.165-177, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du débat de prospective archéobotanique : Favoriser l'émergence de nouvelles thématiques, développer l'interdisciplinarité, structurer la communauté. Quels moyens ? Quelles actions possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asselin G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balhawan Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri n°1 de l'Aulp du Seuil, commune de Saint-Bernard-du-Touvet, Chartreuse, Isère, Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites archéologiques de l'Aulp-du-Seuil à Saint-Bernard du Touvet (Chartreuse, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri-Georges Naton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton GéoArchÉon - GéoArchPal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-georges-naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3569-7840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243526148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=Iu7Oi6YAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mes premières armes sur les sites préhistoriques des Alpes du Nord et mes différents contrats en archéologie préventive, je m'efforce de promouvoir ma discipline, la géoarchéologie, mais également, les autres disciplines archéonaturalistes. Les hasards de la vie ont fait que mon parcours ne s'est pas vu récompensé par une titularisation au sein d'une structure et c'est grâce à la fondation de GéoArchÉon que j'ai pu continuer à développer mes recherches. C'est toujours dans un esprit de collaboration scientifique sincère, avec l'ensemble des acteurs de l'archéologie en France et au Grand-Duché de Luxembourg, que je développe cette structure indépendante.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impliqué depuis 1999 dans un programme de recherche pluridisciplinaire sur les Marges Arides de Syrie du Nord, j'ai participé activement au Projet Blanc ANR PaleoSyr & PaleoLib co-dirigés par Franck Braemer (CEPAM) et Bernard Geyer (MOM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012, je suis partie prenante des fouilles programmées sur le site préhistorique des Bossats à Ormesson (F77) dirigées par Pierre Bodu (Equipe d'Ethnologie préhistorique UMR 7041 - Arscan). GéoArchÉon permet de pouvoir offrir le temps nécessaire pour une bonne implication dans la compréhension de l'histoire morphosédimentaire du secteur fouillé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, j’interviens sur les fouilles du site néolithique de Basi en Corse qui sont dirigées par Thomas Perrin (Laboratoire TRACES – UMR 5608 Université Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemical investigations of an MIS 5 fire in the Palaeolithic deposits of Ormesson (Seine-et-Marne, France): Anthropic or natural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 371, pp.109708. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeobotany to understand taphonomic phenomena. The case of a Preboreal palaeochannel of Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.6. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeoenvironments from the Direndall tufa (Luxembourg) reconstructed from the molluscan succession and stable isotope records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (7), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620908659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological response to Greenlandian (Early Holocene) climatic changes: Insight from an abandoned-channel sequence of the Meuse River at Autrecourt-et-Pourron (Ardennes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 557, pp.109937. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les 13èmes Rencontres d’Archéobotaniques 2018 « la Carpologie et l’Interdisciplinarité : approches intégrées », compte rendu du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.3-64. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 359-360, pp.520 - 534. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stratigraphic and geochemical data on the Holocene environment and climate from a tufa deposit at Direndall (Mamer Valley, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.1153 - 1164. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615580183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une succession d'habitats ruraux médiévaux (VIe-XIIe siècle) sur la commune de Les Trois Domaines (Lorraine, Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.337-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutréen en Île-de-France, le site des Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouzier « ZA de l’Argonne Tranches 1 et 2 » Ardennes. Une occupation continue du Néolithique moyen I au Néolithique final II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'exploitation néolithique dans le complexe minier du Pays d'Othe : fouille préventive à Mesnil-Saint-Loup - &amp;quot;Les Vieilles Vignes&amp;quot; (Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauzeur Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-George Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Evolution of the Moselle Valley in Luxembourg during Late Pleistocene and Holocene: Palaeoenvironment and Human Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Frechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol.~20/1, pp.81--92. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation au Mésolithique moyen de l'abri-sous-roche &amp;quot;Auf den Leien&amp;quot; à Hersberg, commune de Bech (G.-D. de Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Préhistorique Luxembourgeoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.71-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jessie Cauliez, Sandrine Costamagno, Claire Manen, Pierre-Yves Milcent, Mari- lou Nordez, Thomas Perrin, Jean-Marc Pétillon, Caroline Renard, Cristina San Juan-Foucher, Nicolas Valdeyron, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnemental characterisation og Greenland Interstadial 2 by combining high resolution molluscan records and radiocarbon dating of earthworm calcite granules and mollusk shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ème congrès de l'Inqua 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inqua, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Neuville-en-Tourne-à-Fuy (08) : découvertes de l’âge du Fer sous un projet éolien [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Desart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’occasion fait le larron » : pour une meilleure intégration du potentiel documentaire des diagnostics archéologiques « négatifs » réalisés en contexte de plaine alluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 14 p., </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/0728-5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire, Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaser F., Djema H., Locht J.-L., Chaussé C., Oct 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacarrière Julien Marie-Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF, Amiens, juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, amiens, France. p. 231-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutrean 2017, 3rd international conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayn-al-Zarqa : A late Holocene palaeoclimate archive from the Arid Margins (Northern Syria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Serieyssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Science INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evolutions of the Alzette valley (Grand Duchy of Luxembourg) since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly 2009 GM11 - Geomorphology - Human Environment Geoarchaeology: an approach at the interface between environmental reconstruction and human settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de deux sites du mésolithique et du néolithique ancien des alpes du nord : les abris sous bloc de l'Aulp-du-Seuil (saint-bernard-du-Touvet, Isère) et l'abri sous roche de la Balme-de-Thuy (Haute-Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs d'Europe occidentale, Actes du colloque international de Besançon, octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France) : une séquence sédimentaire unique du Pléniglaciaire weichselien jalonnée de niveaux d’occupation humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ/CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Géomorphologie du site de Val-des-Marais « Le Pré à Vaches ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Martineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse 2025 du Projet Collectif de Recherche 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Habitat et enceinte de Val-des-Marais « Le Pré à Vaches » - Contextes et descriptions des faits, pp.116-123, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a perdu l’Aurignacien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.5-30, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europäische Akademie Otzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Fluvial geoarchaeology of the valley floors of the Moselle catchment (France, Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au xxie siècle / French geoarchaeology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de vallée dans le bassin de la Moselle (France, Luxembourg, approche géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du phosphore dans des bâtiments allongés du Néolithique dans le Nord de la France, en Belgique et au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Lil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Hus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Teheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique du nord de la France dans le contexte européen. Habitat et économie aux 4e et 3e millénaire avant notre ère. Actes du 29e Colloque interrégional sur le néolithique, Villeneuve d'Ascq, 2-3 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri n°1 de l’Aulp du Seuil (Isère, Chartreuse, St-Bernard-du-Touvet) : synthèse des résultats préliminaires et discussion sur les modalités d’exploitation territoriale au Mésolithique et au Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Joseph Fourier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Sous la direction de Thierry Tillet) Les Paléoalpins, Hommage à Pierre Bintz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire Hors série (31), Université Joseph Fourier, pp.165-177, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du débat de prospective archéobotanique : Favoriser l'émergence de nouvelles thématiques, développer l'interdisciplinarité, structurer la communauté. Quels moyens ? Quelles actions possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asselin G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balhawan Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri n°1 de l'Aulp du Seuil, commune de Saint-Bernard-du-Touvet, Chartreuse, Isère, Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-G. Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites archéologiques de l'Aulp-du-Seuil à Saint-Bernard du Touvet (Chartreuse, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F07B7F6"/>
+    <w:nsid w:val="488315C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-georges-naton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3569-7840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243526148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620908659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109937" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Koenig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prouteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-George Naton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valotteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NCHCL6TF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0728-5826" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maquil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Teheux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197093v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousseran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272565v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeching" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-georges-naton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3569-7840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243526148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=Iu7Oi6YAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620908659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580183" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Koenig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prouteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-George Naton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NCHCL6TF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valotteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0728-5826" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyrick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maquil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colbach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Teheux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousseran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bintz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeching" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>