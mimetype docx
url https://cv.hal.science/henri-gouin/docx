--- v1 (2026-03-29)
+++ v2 (2026-05-14)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -268,2145 +268,5805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of virtual action in continuum mechanics</w:t>
+                <w:t xml:space="preserve">Climbing plants - Some remarks on the winding of elastic plant stems around a cylindrical support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricerche di matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11587-026-01081-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principle of virtual action in continuum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricerche di matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (S1), pp.217-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11587-023-00785-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helicity in dispersive fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 162, pp.104705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2024.104705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the Lie derivative in fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 150, pp.104347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2022.104347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical model of the Leidenfrost temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical review. E, Statistical physics, plasmas, fluids, and related interdisciplinary topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physRevE.106.055.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physRevE.106.055.102⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03617770v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Calculations of Some Effects of Tidal Forces on Plants on the International Space Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (11), pp.1443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f12111443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rankine–Hugoniot conditions obtained by using the space–time Hamilton action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricerche di matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11587-020-00512-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rankine–Hugoniot conditions for fluids whose energy depends on space and time derivatives of density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. L Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.102620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rankine–Hugoniot conditions obtained by using the space–time Hamilton action</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variational formulation for models of shear shallow water flows and ideal turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.103312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.103312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148064v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of lunisolar tides on plants. Parametric resonance induced by periodic variations of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.101907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0023717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic boundary conditions for membranes whose surface energy depends on the mean and Gaussian curvatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2019.7.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956027v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetric forms for hyperbolic-parabolic systems of multi-gradient fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201800188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-gradient fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricerche di matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11587-020-00512-w⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11587-018-0397-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sergey L Gavrilyuk</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature profile in a liquid-vapor interface near the critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473 (20170229), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492802v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetric form for the hyperbolic-parabolic system of fourth-gradient fluid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricerche di matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (2), pp.491-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11587-016-0315-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuum mechanics at nanoscale. A tool to study trees' watering and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.415-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RLM/769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of thermocapillary fluids and symmetrization of motion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 119, pp.103312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.103312⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 85, pp.152 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Influence of lunisolar tides on plants. Parametric resonance induced by periodic variations of gravity</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travelling waves of density for a fourth-gradient model of fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Saccomandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.1511 - 1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-016-0492-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The watering of tall trees - Embolization and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.42 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979793v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaces endowed with nonconstant surface energies revisited with the d'Alembert–Lagrange principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.23-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motions in liquid-vapour interfaces by using a continuous mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAPP | Physical, Mathematical, and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (Suppl. No. 1), pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1478/AAPP.91S1A10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling Navier-Stokes Equation in Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Saccomandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (10), pp.101907. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0023717⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25, pp.082003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaces endowed with non-constant surface energies revisited with the d'Alembert-Lagrange principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2019.7.131⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.248-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Symmetric forms for hyperbolic-parabolic systems of multi-gradient fluids</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Müller paradox for thermal-incompressible media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Muracchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201800188⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-011-0201-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric evolution of the Reynolds stress tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerche di matematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11587-018-0397-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2012.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Temperature profile in a liquid-vapor interface near the critical point</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371444v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consistent thermodynamical model of incompressible media as limit case of quasi-thermal-incompressible materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0229⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.688-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Symmetric form for the hyperbolic-parabolic system of fourth-gradient fluid model</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statics and dynamics of fluids in nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerche di matematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11587-016-0315-7⟩</w:t>
+              <w:t xml:space="preserve">Note di Matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i15900932v32n1p105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid-solid interaction at nanoscale and its application in vegetal biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 383 (1-3), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travelling waves near a critical point of a binary fluid mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Muracchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Continuum mechanics at nanoscale. A tool to study trees' watering and recovery</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2011.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid nanofilms. A mechanical model for the disjoining pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (5-6), pp.691-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic effects of liquids on surface physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, vol. 337 (in publication). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical pressure for fluid mixtures with several temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.239-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hamilton principle for fluid binary mixtures with two temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Serie IX, vol. II (2), pp.403-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach for the limit to tree height using a liquid nanolayer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.317-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-008-0084-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of liquid nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.1195-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2008.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of an average temperature and a dynamical pressure in a multitemperature mixture of fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (1), pp.016303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.016303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00299294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative Two-Fluid Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti del Circolo Matematico di Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, suppl. 78 (Serie II), pp.133-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of the moving deformed triple contact line: influence of the fluid inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 302 (2), pp.605-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixture of Fluids involving Entropy Gradients and Acceleration Waves in Interfacial Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (5), pp.596-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiabatic waves along interfacial layers near the critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 332 (4), pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubble effect on Kelvin-Helmholtz' instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir M. Teshukov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (1-2), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-003-0139-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wetting problem of fluids on solid surfaces. Part 1: the dynamics of contact lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (6), pp.581-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wetting problem of fluids on solid surfaces. Part 2: the contact angle hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (6), pp.597-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-003-0137-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the number of droplets in aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cubisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (5), pp.403-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-6413(03)00043-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamiltonian Principle in Binary Mixtures of Euler Fluids with Applications to the Second Sound Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28, pp.415-449. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 14 (s 9), pp.69-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Properties of thermocapillary fluids and symmetrization of motion equations</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wetting problem of fluids on solid surfaces: Dynamics of lines and contact angle hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR6), pp.261-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travelling waves of density for a fourth-gradient model of fluids</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubble number in a caviting flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Saccomandi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-016-0492-3⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (2), pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1287-4620(00)00105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interfaces endowed with nonconstant surface energies revisited with the d'Alembert–Lagrange principle</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wetting problem for multi-component fluid mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 268 (3-4), pp.291-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(99)00069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new form of governing equations of fluids arising from Hamilton's principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPP | Physical, Mathematical, and Natural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1478/AAPP.91S1A10⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (12), pp.1495-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(98)00131-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamilton's Principle and Rankine-Hugoniot Conditions for General Motions of Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Saccomandi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4818159⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (1), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004370127958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interfaces endowed with non-constant surface energies revisited with the d'Alembert-Lagrange principle</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00249829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy of interaction between solid surfaces and liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 102 (7), pp.1212-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9723426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic Models of Homogeneous Two-Fluid Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Perepechko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-011-0201-1⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33 (2), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004354528016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A consistent thermodynamical model of incompressible media as limit case of quasi-thermal-incompressible materials</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00248408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary conditions for a capillary fluid in contact with a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Ruggeri</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 50 (5), pp. 907-916</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A variational principle for two-fluid models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Perepechko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note di Matematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i15900932v32n1p105⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 324 (8), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8069(97)80186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleation of spherical shell-like interfaces by second gradient theory: numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rotoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15 (4), pp.545-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radius and surface tension of microscopic bubbles by second gradient theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrations of liquid drops in film boiling phenomena: the mathematical model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 32 (10), pp.1553-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0020-7225(94)90163-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics effects in gradient theory for fluid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Volumes in Mathematics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 52, pp.111-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variational Theory of Mixtures in Continuum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 9 (5), pp.469-491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invariance Properties of Inviscid Fluids of Grade n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 344, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0024930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic form of the equation of motion for perfect fluids of grade n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 305 (II), pp.833-838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variational Principle Involving the Stress Tensor in Elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debieve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 24 (7), pp.1057-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0020-7225(86)90001-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noether theorem in fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 3 (3), pp.151-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0093-6413(76)90002-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compressible Fluids: the discontinuity of the vorticity vector on a shock wave in thermodynamical variables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 276 (Serie A), pp.1377-1380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear waves in fluids near the critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Waves and Stability in Continuous Media: Proceedings Wascom 2005. World Scientific, pp.12, 2006, R. Monaco, G. Mulone, S. Rionero, T. Ruggeri</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermocapillary fluid and adiabatic waves near the critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings “Wascom 2003” 12th Conference on Waves and Stability in Continuous Media. World Scientific, p.p. 254-268, 2004, R. Monaco, S. Pennisi, S. Rionero, T. Ruggeri</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilization of the second gradient theory in continuum mechanics to study motions and thermodynamics of liquid-vapor interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel G. Velarde. Plenum Publishing Corporation, pp.16, 1987, Physicochemical Hydrodynamics, Series B - Physics, Vol 174, Interfacial Phenomena</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The d'Alembert-lagrange principle for gradient theories and boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Ruggeri and M. Sammartino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Methods in Nonlinear Wave Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, pp.79-95, 2007, 981-270-782-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2474,51 +6134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="088D9C24"/>
+    <w:nsid w:val="4BE00F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2705,51 +6365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-gouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4088-1386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2026.100297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-023-00785-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867002v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617770v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.106.055.102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12111443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. L Gavrilyuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-020-00512-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148064v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023717" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956027v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2019.7.131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201800188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-018-0397-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492802v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0229" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ruggeri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-016-0315-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saccomandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-016-0492-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/AAPP.91S1A10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs2013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Muracchini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0201-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(76)90002-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-gouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4088-1386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078807077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2026.100297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-026-01081-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-023-00785-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867002v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104705" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617770v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.106.055.102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12111443" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-020-00512-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. L Gavrilyuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102620" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148064v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956027v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2019.7.131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201800188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-018-0397-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492802v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0229" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ruggeri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-016-0315-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/769" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saccomandi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-016-0492-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979793v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.01.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/AAPP.91S1A10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs2013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Muracchini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0201-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371444v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2012.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.11.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.09.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2009.01.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-008-0084-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.016303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2005.01.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.01.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Teshukov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-003-0139-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-003-0137-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cubisol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-6413(03)00043-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espanet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00105-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(99)00069-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(98)00131-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004370127958" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9723426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Perepechko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004354528016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kosinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)80186-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rotoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7225(94)90163-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024930" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debieve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7225(86)90001-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(76)90002-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>