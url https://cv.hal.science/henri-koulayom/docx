--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -561,96 +561,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on conceptualiser la notion de fonds propres ?.</w:t>
+                <w:t xml:space="preserve">Existe-t-il une vérité comptable ? Apport du bêta financier à l’analyse financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Koulayom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, No 114 (p.51-58), pp.rfc3</w:t>
+              <w:t xml:space="preserve">, 1998, No 117 (p. 62-68.), pp.rfc2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147867v1</w:t>
+                <w:t xml:space="preserve">hal-01147857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésorerie des entreprises industrielles et politique d’investissement</w:t>
               </w:r>
@@ -699,96 +699,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une vérité comptable ? Apport du bêta financier à l’analyse financière</w:t>
+                <w:t xml:space="preserve">Peut-on conceptualiser la notion de fonds propres ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Koulayom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, No 117 (p. 62-68.), pp.rfc2</w:t>
+              <w:t xml:space="preserve">, 1998, No 114 (p.51-58), pp.rfc3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147857v1</w:t>
+                <w:t xml:space="preserve">hal-01147867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement en matière de trésorerie peut-il affecter le diagnostic financier</w:t>
               </w:r>
@@ -837,234 +837,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouvellement de la fonction de trésorerie au sein de la fonction financière de la firme</w:t>
+                <w:t xml:space="preserve">Nouvelle méthodologie d’analyse financière : le concept d’endettement net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Koulayom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, No 106 (p. 32-47.)</w:t>
+              <w:t xml:space="preserve">, 1996, No 108 (p. 27-39.), pp.rfc5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149117v1</w:t>
+                <w:t xml:space="preserve">hal-01149110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthodologie d’analyse financière : le concept d’endettement net</w:t>
+                <w:t xml:space="preserve">Intérêt de la détention de trésorerie dans les années 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Koulayom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Financier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, No 108 (p. 27-39.), pp.rfc5</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, p. 81-86 (N°279), pp.RFC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149110v1</w:t>
+                <w:t xml:space="preserve">hal-01147840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la détention de trésorerie dans les années 80</w:t>
+                <w:t xml:space="preserve">Le renouvellement de la fonction de trésorerie au sein de la fonction financière de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Koulayom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, p. 81-86 (N°279), pp.RFC</w:t>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, No 106 (p. 32-47.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147840v1</w:t>
+                <w:t xml:space="preserve">hal-01149117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésorerie et politique financière des entreprises</w:t>
               </w:r>
@@ -2068,51 +2068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149018v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Koulayom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;d Noussair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Chopov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/tel-01147861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149018v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Koulayom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01149117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;d Noussair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01147878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Chopov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01133354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/tel-01147861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>