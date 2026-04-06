--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Louis GO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-louis-go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9226-7946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095210865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs – acte 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La pensée des ailleurs, penser l’ailleurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art, pour ne pas mourir de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine Freinet : une aventure intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.125-131. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.11429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du cas de Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.49-74. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Augustin Berque. La Pensée d’Ailleurs et Augustin Berque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impasse collaborative. Pour une véritable économie de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.170-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°3. Ethique et pratiques d'enseignement ou enseigner malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Un parcours en lieues de chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et didactique : d'une institution, l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.88-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'esquisse 5 de Billeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de séminaire Séminaire Normes & Valeurs « Éthique et pratiques » -informations diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la méthode de l'égalité dans le champ éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des pratiques et des savoirs engagés en éducation (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence ou non de contrainte dans l’École Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cifali, la psychanalyse et l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Normes & Valeurs « L'Hospitalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogue de l’art enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La réforme en éducation au XXe siècle en France, 41 (1), pp.223-240. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.041.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie a-t-elle quelque chose à dire à la didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une approche écologique des troubles du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Une approche pédagogique des troubles du comportement, 72 (4), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'école expérimentale dans le mouvement de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Conditions de l'éducation et perspectives pour l'éducation nouvelle II, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien pour la rubrique « Formes de comparatisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.147 - 149. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatismes en jeu : la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2014/03), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Phobie scolaire ou peur d'apprendre ?, 62 (2), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires : une conception écologique du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.062.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un paradoxe de la normativité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PISA, TIMSS : Regards croisés et enjeux actuels, 14, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.451.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une reconstruction de la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième congrès international de la TACD - Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions aux questions à la TACD – Trois défis dans un monde problématique (M. Fabre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de Gaël revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la TACD - La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine-Freinet et l’éducation de l’enfance prolétarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de la Société Binet-Simon – La pauvreté scolaire. Des régimes de contrôle aux pédagogies alternatives émancipatrice, Paris, Paris-Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes scolaires et qualité de vie : Dewey et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualité de Vie à l'École, Atelier "Pédagogie alternative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Célestin Freinet/Adolphe Ferrière dans la construction d’internationalismes éducatifs divergents (panel &amp;quot;Grande figure pédagogique en réseau : l’emblème d’Adolphe Ferrière et de l’Éducation nouvelle&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genève, une plateforme de l’internationalisme éducatif au 20e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pédagogues de Genève à l’écoute des différents internationalismes. Le cas des relations entre Ferrière et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Genève, plateforme de l'internationalisme éducatif au XXe siècle, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepter l'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens du savoir et reconstruction politique de la forme scolaire d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque de l’Association pour des Recherches Comparatistes en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire. Contributions de la Théorie de l’Action Conjointe en Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paideia, Gérard Sensevy et Patrick Rayou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire l'école - péripéties de la forme scolaire d'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À côté de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, 2020, Questions d'éducation et de formation, 978-2-8143-0295-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montessori et Célestin Freinet. Voies et voix pour notre école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2020, 978-2-7101-4261-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'Education Nouvelle au XXe siècle. Itinéraires et connexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Riondet; Rita Hofstetter; Henri Louis Go. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enseignement et réformes, Pierre Kahn, 978-2-7061-4238-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique & politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirick Prairat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Henri Louis Go; Eirick Prairat. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244, 2017, 978-2-8143-0314-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-2-343-13349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.01-180, 2013, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Obscur. Sur le problème de la sagesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie coopérative de formation - Deux exemples emblématiques à l'École Freinet (Vence) et à l'École Montessori (Lyon-chevreul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogie de la libre expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de l'éducation. De l'éducation spécialisée à l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner c'est faire le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Bouchet-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la forme scolaire d'éducation : l'alternative freinetienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la "forme scolaire" : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2018, Questions d'éducation et de formation, 978-2-8143-0517-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la “transmission de valeurs” en éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabre Michel, Frelat-Kahn Brigitte, Pachod André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de valeur en éducation : sens, usages, pertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7056-93015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème de l'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Hugon, Bruno Robbes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rapport aux savoirs dans les pédagogies différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-70, 2016, Questions d'éducation et de formation, 978-2-8143-0285-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux créations de l'Institut Freinet de Vence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2016, Penser les valeurs en éducation et en formation, 979-10-240-0575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la figure, l'obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-83, 2015, Du mot au concept, 9782706124648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, l'éducation nouvelle, et le cas exemplaire de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars de Rousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-917053-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité : un éclaircissement sur la pédagogie d'Élise et Célestin Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.221-245, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïkido, une méditation sur la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport : Tome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-408, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-245, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la question de l'efficacité dans l'action pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-121, 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme prolétarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sportTome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-304, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'éthique appliquée à la pratique thérapeutique : la relation thérapeutique relève-t-elle du souci pour l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie et éducation: de quoi et de qui parle-t-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2015, 978-2-8143-0253-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche parrèsiastique de l'éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eirick Prairat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'école de Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2014, Questions d'éducation et de formation, 978-2-8143-0211-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-357, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle : le cas de la “pédagogie Freinet”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI: objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.339-357, 2014, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la reconstruction chez Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dewey penseur de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages captifs des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Chalmel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et dispositifs en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2013, 978-2-343-00478-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaston Mialaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-154, 2013, Éducations et sociétés, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques : leur apport à la pédagogie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, DL 2013, pp.151-154, 2013, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur: du mot au concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur de l’éducation trouve-t-elle sa fin dans la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, Du mot au concept, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'attention dans l'action éducative, ou l'enjeu politique des jeux de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir: études de l'action conjointe en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-257, 2012, Paideia, 978-2-7535-1833-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Louis GO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-louis-go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9226-7946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095210865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs – acte 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La pensée des ailleurs, penser l’ailleurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art, pour ne pas mourir de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine Freinet : une aventure intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.125-131. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.11429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du cas de Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.49-74. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Augustin Berque. La Pensée d’Ailleurs et Augustin Berque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°3. Ethique et pratiques d'enseignement ou enseigner malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impasse collaborative. Pour une véritable économie de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.170-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Un parcours en lieues de chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et didactique : d'une institution, l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.88-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'esquisse 5 de Billeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de séminaire Séminaire Normes & Valeurs « Éthique et pratiques » -informations diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la méthode de l'égalité dans le champ éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des pratiques et des savoirs engagés en éducation (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence ou non de contrainte dans l’École Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cifali, la psychanalyse et l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Normes & Valeurs « L'Hospitalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie a-t-elle quelque chose à dire à la didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogue de l’art enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La réforme en éducation au XXe siècle en France, 41 (1), pp.223-240. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.041.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une approche écologique des troubles du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Une approche pédagogique des troubles du comportement, 72 (4), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'école expérimentale dans le mouvement de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Conditions de l'éducation et perspectives pour l'éducation nouvelle II, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien pour la rubrique « Formes de comparatisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.147 - 149. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatismes en jeu : la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2014/03), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Phobie scolaire ou peur d'apprendre ?, 62 (2), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires : une conception écologique du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.062.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un paradoxe de la normativité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PISA, TIMSS : Regards croisés et enjeux actuels, 14, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.451.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une reconstruction de la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième congrès international de la TACD - Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions aux questions à la TACD – Trois défis dans un monde problématique (M. Fabre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de Gaël revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la TACD - La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine-Freinet et l’éducation de l’enfance prolétarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de la Société Binet-Simon – La pauvreté scolaire. Des régimes de contrôle aux pédagogies alternatives émancipatrice, Paris, Paris-Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes scolaires et qualité de vie : Dewey et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualité de Vie à l'École, Atelier "Pédagogie alternative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Célestin Freinet/Adolphe Ferrière dans la construction d’internationalismes éducatifs divergents (panel &amp;quot;Grande figure pédagogique en réseau : l’emblème d’Adolphe Ferrière et de l’Éducation nouvelle&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genève, une plateforme de l’internationalisme éducatif au 20e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pédagogues de Genève à l’écoute des différents internationalismes. Le cas des relations entre Ferrière et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Genève, plateforme de l'internationalisme éducatif au XXe siècle, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepter l'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens du savoir et reconstruction politique de la forme scolaire d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque de l’Association pour des Recherches Comparatistes en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire. Contributions de la Théorie de l’Action Conjointe en Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paideia, Gérard Sensevy et Patrick Rayou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire l'école - péripéties de la forme scolaire d'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À côté de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, 2020, Questions d'éducation et de formation, 978-2-8143-0295-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montessori et Célestin Freinet. Voies et voix pour notre école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2020, 978-2-7101-4261-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'Education Nouvelle au XXe siècle. Itinéraires et connexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Riondet; Rita Hofstetter; Henri Louis Go. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enseignement et réformes, Pierre Kahn, 978-2-7061-4238-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique & politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirick Prairat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Henri Louis Go; Eirick Prairat. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244, 2017, 978-2-8143-0314-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-2-343-13349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.01-180, 2013, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Obscur. Sur le problème de la sagesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie coopérative de formation - Deux exemples emblématiques à l'École Freinet (Vence) et à l'École Montessori (Lyon-chevreul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogie de la libre expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de l'éducation. De l'éducation spécialisée à l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner c'est faire le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Bouchet-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la forme scolaire d'éducation : l'alternative freinetienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la "forme scolaire" : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2018, Questions d'éducation et de formation, 978-2-8143-0517-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la “transmission de valeurs” en éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabre Michel, Frelat-Kahn Brigitte, Pachod André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de valeur en éducation : sens, usages, pertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7056-93015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème de l'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Hugon, Bruno Robbes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rapport aux savoirs dans les pédagogies différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-70, 2016, Questions d'éducation et de formation, 978-2-8143-0285-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux créations de l'Institut Freinet de Vence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2016, Penser les valeurs en éducation et en formation, 979-10-240-0575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la figure, l'obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-83, 2015, Du mot au concept, 9782706124648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, l'éducation nouvelle, et le cas exemplaire de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars de Rousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-917053-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïkido, une méditation sur la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport : Tome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-408, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité : un éclaircissement sur la pédagogie d'Élise et Célestin Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.221-245, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-245, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la question de l'efficacité dans l'action pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-121, 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'éthique appliquée à la pratique thérapeutique : la relation thérapeutique relève-t-elle du souci pour l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie et éducation: de quoi et de qui parle-t-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2015, 978-2-8143-0253-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme prolétarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sportTome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-304, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche parrèsiastique de l'éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eirick Prairat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'école de Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2014, Questions d'éducation et de formation, 978-2-8143-0211-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-357, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle : le cas de la “pédagogie Freinet”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI: objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.339-357, 2014, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la reconstruction chez Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dewey penseur de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaston Mialaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-154, 2013, Éducations et sociétés, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages captifs des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Chalmel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et dispositifs en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2013, 978-2-343-00478-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques : leur apport à la pédagogie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, DL 2013, pp.151-154, 2013, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur: du mot au concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur de l’éducation trouve-t-elle sa fin dans la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, Du mot au concept, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'attention dans l'action éducative, ou l'enjeu politique des jeux de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir: études de l'action conjointe en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-257, 2012, Paideia, 978-2-7535-1833-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37516DAE"/>
+    <w:nsid w:val="150B3557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-louis-go" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095210865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2577" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.451.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;gout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Go" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10523/comprendre-et-transformer-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1638/9782706142383/les-acteurs-de-l-education-nouvelle-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100901820" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100073070&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4964-l-idee-de-valeur-en-education.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100191400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100857420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1261/9782706124648/Figure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-diffusion.org/index.php?ouvrage=RIT-21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100416400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880&amp;amp;fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41727" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1128/9782706118326/Valeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2865" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-louis-go" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095210865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2577" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.451.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;gout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Go" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10523/comprendre-et-transformer-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1638/9782706142383/les-acteurs-de-l-education-nouvelle-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100901820" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100073070&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4964-l-idee-de-valeur-en-education.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100191400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100857420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1261/9782706124648/Figure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-diffusion.org/index.php?ouvrage=RIT-21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100416400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880&amp;amp;fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41727" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1128/9782706118326/Valeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2865" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>