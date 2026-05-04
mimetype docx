--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Louis GO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-louis-go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9226-7946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095210865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs – acte 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La pensée des ailleurs, penser l’ailleurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art, pour ne pas mourir de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine Freinet : une aventure intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.125-131. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.11429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du cas de Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.49-74. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Augustin Berque. La Pensée d’Ailleurs et Augustin Berque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°3. Ethique et pratiques d'enseignement ou enseigner malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impasse collaborative. Pour une véritable économie de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.170-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Un parcours en lieues de chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et didactique : d'une institution, l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.88-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'esquisse 5 de Billeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de séminaire Séminaire Normes & Valeurs « Éthique et pratiques » -informations diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la méthode de l'égalité dans le champ éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des pratiques et des savoirs engagés en éducation (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence ou non de contrainte dans l’École Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cifali, la psychanalyse et l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Normes & Valeurs « L'Hospitalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie a-t-elle quelque chose à dire à la didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogue de l’art enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La réforme en éducation au XXe siècle en France, 41 (1), pp.223-240. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.041.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une approche écologique des troubles du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Une approche pédagogique des troubles du comportement, 72 (4), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'école expérimentale dans le mouvement de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Conditions de l'éducation et perspectives pour l'éducation nouvelle II, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien pour la rubrique « Formes de comparatisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.147 - 149. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatismes en jeu : la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2014/03), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Phobie scolaire ou peur d'apprendre ?, 62 (2), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires : une conception écologique du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.062.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un paradoxe de la normativité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PISA, TIMSS : Regards croisés et enjeux actuels, 14, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.451.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une reconstruction de la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième congrès international de la TACD - Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions aux questions à la TACD – Trois défis dans un monde problématique (M. Fabre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de Gaël revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la TACD - La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine-Freinet et l’éducation de l’enfance prolétarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de la Société Binet-Simon – La pauvreté scolaire. Des régimes de contrôle aux pédagogies alternatives émancipatrice, Paris, Paris-Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes scolaires et qualité de vie : Dewey et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualité de Vie à l'École, Atelier "Pédagogie alternative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Célestin Freinet/Adolphe Ferrière dans la construction d’internationalismes éducatifs divergents (panel &amp;quot;Grande figure pédagogique en réseau : l’emblème d’Adolphe Ferrière et de l’Éducation nouvelle&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genève, une plateforme de l’internationalisme éducatif au 20e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pédagogues de Genève à l’écoute des différents internationalismes. Le cas des relations entre Ferrière et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Genève, plateforme de l'internationalisme éducatif au XXe siècle, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepter l'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens du savoir et reconstruction politique de la forme scolaire d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque de l’Association pour des Recherches Comparatistes en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire. Contributions de la Théorie de l’Action Conjointe en Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paideia, Gérard Sensevy et Patrick Rayou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire l'école - péripéties de la forme scolaire d'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À côté de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, 2020, Questions d'éducation et de formation, 978-2-8143-0295-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montessori et Célestin Freinet. Voies et voix pour notre école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2020, 978-2-7101-4261-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'Education Nouvelle au XXe siècle. Itinéraires et connexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Riondet; Rita Hofstetter; Henri Louis Go. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enseignement et réformes, Pierre Kahn, 978-2-7061-4238-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique & politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirick Prairat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Henri Louis Go; Eirick Prairat. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244, 2017, 978-2-8143-0314-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-2-343-13349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.01-180, 2013, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Obscur. Sur le problème de la sagesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie coopérative de formation - Deux exemples emblématiques à l'École Freinet (Vence) et à l'École Montessori (Lyon-chevreul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogie de la libre expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de l'éducation. De l'éducation spécialisée à l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner c'est faire le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Bouchet-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la forme scolaire d'éducation : l'alternative freinetienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la "forme scolaire" : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2018, Questions d'éducation et de formation, 978-2-8143-0517-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la “transmission de valeurs” en éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabre Michel, Frelat-Kahn Brigitte, Pachod André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de valeur en éducation : sens, usages, pertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7056-93015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème de l'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Hugon, Bruno Robbes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rapport aux savoirs dans les pédagogies différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-70, 2016, Questions d'éducation et de formation, 978-2-8143-0285-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux créations de l'Institut Freinet de Vence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2016, Penser les valeurs en éducation et en formation, 979-10-240-0575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la figure, l'obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-83, 2015, Du mot au concept, 9782706124648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, l'éducation nouvelle, et le cas exemplaire de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars de Rousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-917053-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïkido, une méditation sur la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport : Tome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-408, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité : un éclaircissement sur la pédagogie d'Élise et Célestin Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.221-245, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-245, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la question de l'efficacité dans l'action pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-121, 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'éthique appliquée à la pratique thérapeutique : la relation thérapeutique relève-t-elle du souci pour l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie et éducation: de quoi et de qui parle-t-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2015, 978-2-8143-0253-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme prolétarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sportTome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-304, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche parrèsiastique de l'éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eirick Prairat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'école de Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2014, Questions d'éducation et de formation, 978-2-8143-0211-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-357, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle : le cas de la “pédagogie Freinet”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI: objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.339-357, 2014, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la reconstruction chez Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dewey penseur de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaston Mialaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-154, 2013, Éducations et sociétés, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages captifs des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Chalmel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et dispositifs en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2013, 978-2-343-00478-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques : leur apport à la pédagogie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, DL 2013, pp.151-154, 2013, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur: du mot au concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur de l’éducation trouve-t-elle sa fin dans la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, Du mot au concept, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'attention dans l'action éducative, ou l'enjeu politique des jeux de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir: études de l'action conjointe en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-257, 2012, Paideia, 978-2-7535-1833-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henri Louis GO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henri-louis-go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9226-7946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095210865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs – acte 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La pensée des ailleurs, penser l’ailleurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art, pour ne pas mourir de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du cas de Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.49-74. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine Freinet : une aventure intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.125-131. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.11429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Augustin Berque. La Pensée d’Ailleurs et Augustin Berque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et didactique : d'une institution, l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.88-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°3. Ethique et pratiques d'enseignement ou enseigner malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impasse collaborative. Pour une véritable économie de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.170-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Un parcours en lieues de chien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des pratiques et des savoirs engagés en éducation (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la méthode de l'égalité dans le champ éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de séminaire Séminaire Normes & Valeurs « Éthique et pratiques » -informations diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'esquisse 5 de Billeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence ou non de contrainte dans l’École Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cifali, la psychanalyse et l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Normes & Valeurs « L'Hospitalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie a-t-elle quelque chose à dire à la didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogue de l’art enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La réforme en éducation au XXe siècle en France, 41 (1), pp.223-240. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.041.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une approche écologique des troubles du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Une approche pédagogique des troubles du comportement, 72 (4), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien pour la rubrique « Formes de comparatisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.147 - 149. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'école expérimentale dans le mouvement de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Conditions de l'éducation et perspectives pour l'éducation nouvelle II, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatismes en jeu : la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2014/03), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires : une conception écologique du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.062.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freinet et les phobies scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Phobie scolaire ou peur d'apprendre ?, 62 (2), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un paradoxe de la normativité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PISA, TIMSS : Regards croisés et enjeux actuels, 14, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.451.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions aux questions à la TACD – Trois défis dans un monde problématique (M. Fabre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une reconstruction de la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième congrès international de la TACD - Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de Gaël revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la TACD - La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine-Freinet et l’éducation de l’enfance prolétarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de la Société Binet-Simon – La pauvreté scolaire. Des régimes de contrôle aux pédagogies alternatives émancipatrice, Paris, Paris-Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pédagogues de Genève à l’écoute des différents internationalismes. Le cas des relations entre Ferrière et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Genève, plateforme de l'internationalisme éducatif au XXe siècle, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes scolaires et qualité de vie : Dewey et Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualité de Vie à l'École, Atelier "Pédagogie alternative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Célestin Freinet/Adolphe Ferrière dans la construction d’internationalismes éducatifs divergents (panel &amp;quot;Grande figure pédagogique en réseau : l’emblème d’Adolphe Ferrière et de l’Éducation nouvelle&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genève, une plateforme de l’internationalisme éducatif au 20e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepter l'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens du savoir et reconstruction politique de la forme scolaire d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque de l’Association pour des Recherches Comparatistes en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du texte libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amis de Freinet, pp.147, 2026, Hervé Moullé, 979-10-984760-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245, 2025, Paideia, 979-10-413-0451-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire l'école - péripéties de la forme scolaire d'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À côté de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, 2020, Questions d'éducation et de formation, 978-2-8143-0295-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montessori et Célestin Freinet. Voies et voix pour notre école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2020, 978-2-7101-4261-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'Education Nouvelle au XXe siècle. Itinéraires et connexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Riondet; Rita Hofstetter; Henri Louis Go. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enseignement et réformes, Pierre Kahn, 978-2-7061-4238-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique & politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirick Prairat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Henri Louis Go; Eirick Prairat. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244, 2017, 978-2-8143-0314-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-2-343-13349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey penseur de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.01-180, 2013, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Obscur. Sur le problème de la sagesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie coopérative de formation - Deux exemples emblématiques à l'École Freinet (Vence) et à l'École Montessori (Lyon-chevreul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Freinet, une pédagogie de la libre expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de l'éducation. De l'éducation spécialisée à l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner c'est faire le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique-Marie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Bouchet-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la forme scolaire d'éducation : l'alternative freinetienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la "forme scolaire" : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy; Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2018, Questions d'éducation et de formation, 978-2-8143-0517-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la “transmission de valeurs” en éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabre Michel, Frelat-Kahn Brigitte, Pachod André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de valeur en éducation : sens, usages, pertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7056-93015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème de l'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Hugon, Bruno Robbes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rapport aux savoirs dans les pédagogies différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-70, 2016, Questions d'éducation et de formation, 978-2-8143-0285-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux créations de l'Institut Freinet de Vence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2016, Penser les valeurs en éducation et en formation, 979-10-240-0575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'éthique appliquée à la pratique thérapeutique : la relation thérapeutique relève-t-elle du souci pour l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie et éducation: de quoi et de qui parle-t-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2015, 978-2-8143-0253-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme prolétarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sportTome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-304, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, l'éducation nouvelle, et le cas exemplaire de Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars de Rousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-917053-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la figure, l'obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-83, 2015, Du mot au concept, 9782706124648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïkido, une méditation sur la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport : Tome 2, Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-408, 2015, Mouvements des Savoirs, 978-2-336-30981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité : un éclaircissement sur la pédagogie d'Élise et Célestin Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, pp.221-245, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et normativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-245, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la question de l'efficacité dans l'action pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-121, 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle : le cas de la “pédagogie Freinet”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI: objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.339-357, 2014, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'altération et de l'apprivoisement des techniques de l'Éducation Nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-357, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche parrèsiastique de l'éducation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eirick Prairat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'école de Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2014, Questions d'éducation et de formation, 978-2-8143-0211-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur de l’éducation trouve-t-elle sa fin dans la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, Du mot au concept, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaston Mialaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-154, 2013, Éducations et sociétés, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages captifs des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Chalmel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et dispositifs en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2013, 978-2-343-00478-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la reconstruction chez Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dewey penseur de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2013, Questions d'éducation et de formation, 978-2-8143-0142-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements pédagogiques : leur apport à la pédagogie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des états généraux de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, DL 2013, pp.151-154, 2013, 978-2-343-01466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur: du mot au concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-226, 2013, 978-2-7061-1832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'attention dans l'action éducative, ou l'enjeu politique des jeux de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Louis Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir: études de l'action conjointe en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-257, 2012, Paideia, 978-2-7535-1833-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="150B3557"/>
+    <w:nsid w:val="CAC25E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-louis-go" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095210865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2577" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.451.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;gout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Go" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10523/comprendre-et-transformer-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1638/9782706142383/les-acteurs-de-l-education-nouvelle-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100901820" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100073070&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4964-l-idee-de-valeur-en-education.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100191400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100857420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1261/9782706124648/Figure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-diffusion.org/index.php?ouvrage=RIT-21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100416400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880&amp;amp;fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41727" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1128/9782706118326/Valeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2865" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-louis-go" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095210865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2577" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.451.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;gout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Go" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1638/9782706142383/les-acteurs-de-l-education-nouvelle-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100901820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100073070&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4964-l-idee-de-valeur-en-education.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100191400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100857420" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-diffusion.org/index.php?ouvrage=RIT-21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1261/9782706124648/Figure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48374&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100416400&amp;amp;fa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1128/9782706118326/Valeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01470099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100128880&amp;amp;fa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2865" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>