--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -1208,347 +1208,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Convolutional Neural Network for Speech Recognition</w:t>
+                <w:t xml:space="preserve">Hybrid Time Distributed CNN-Transformer for Speech Emotion Recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Amari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salah Zrigui</w:t>
+                <w:t xml:space="preserve">Anwer Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Collective Intelligence (ICCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">17th International Conference on Software Technologies ICSOFT.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788725v1</w:t>
+                <w:t xml:space="preserve">hal-03788723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Time Distributed CNN-Transformer for Speech Emotion Recognition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Emotion Categories’ Change in Speeches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwer Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwer Slimi</w:t>
+                <w:t xml:space="preserve">Zrigui Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Technologies ICSOFT.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, Germany. pp.597-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010868100003116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788723v1</w:t>
+                <w:t xml:space="preserve">hal-03583553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Emotion Categories’ Change in Speeches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zrigui Mounir</w:t>
+                <w:t xml:space="preserve">Deep Convolutional Neural Network for Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Collective Intelligence (ICCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583553v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Image Retrieval System Using Deep Learning to Extract High-Level Features</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Models Fusion for Multi-label Classification in Speech Emotion Recognition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwer Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,230 +1973,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabic text-based Video indexing and retrieval system enhanced by semantic content and relevance feedback</w:t>
+                <w:t xml:space="preserve">Large-Scale Semantic Concept Detection Based On Visual Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abu Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">MoMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304454v1</w:t>
+                <w:t xml:space="preserve">hal-02304462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Semantic Concept Detection Based On Visual Contents</w:t>
+                <w:t xml:space="preserve">Arabic text-based Video indexing and retrieval system enhanced by semantic content and relevance feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">AICCSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304462v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISEN: A Video Interactive Retrieval Engine Based on Semantic Network in large video collections</w:t>
               </w:r>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madeire, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2424,51 +2424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Aqaba, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Enterprise Information Systems (ICEIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Madère, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4254,51 +4254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samawel Jaballi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Joundy Hazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azer Mahjoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6669491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Maraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zrigui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jbcs.2023.3063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikran Amous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina R. Perez-Daniel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2863-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rekaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Laroussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Amari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Slimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zrigui Mounir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010868100003116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Jabnoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haffar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zrigui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Haffar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyl Mallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammami Amal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Amous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gu&#233;rin de Tourville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manaury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manoury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iceis.scitevents.org/?y=2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11762.45767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samawel Jaballi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Joundy Hazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azer Mahjoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6669491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Maraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zrigui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jbcs.2023.3063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikran Amous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina R. Perez-Daniel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2863-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rekaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Laroussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Slimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zrigui Mounir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010868100003116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Amari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Jabnoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haffar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zrigui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Haffar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyl Mallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammami Amal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Amous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gu&#233;rin de Tourville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manaury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manoury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iceis.scitevents.org/?y=2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11762.45767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>