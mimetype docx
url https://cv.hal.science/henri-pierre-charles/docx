--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -1721,477 +1721,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03452244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined fast/cycle accurate simulation tool for reconfigurable accelerator evaluation: application to distributed data management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-layout optimization based on Memory-Access-Pattern analysis for Source-Code Performance improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Goubier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cudennec</w:t>
+                <w:t xml:space="preserve">Riyane Sid Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kooli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Hamburg, Germany. pp.1-7, </w:t>
+              <w:t xml:space="preserve">SCOPES 2020 - 23rd International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Sankt Goar, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP51120.2020.9244859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3378678.3391874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03000992v1</w:t>
+                <w:t xml:space="preserve">cea-04505334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 8-bit matrix multiplication on Computational SRAM architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mambu</w:t>
+                <w:t xml:space="preserve">A combined fast/cycle accurate simulation tool for reconfigurable accelerator evaluation: application to distributed data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Kooli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2020 ; Computing-in-Memory (CiM) Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Hamburg, Germany. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP51120.2020.9244859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934838v1</w:t>
+                <w:t xml:space="preserve">cea-03000992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable tiles of computing-in-memory SRAM architecture for scalable vectorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Egloff</w:t>
+                <w:t xml:space="preserve">Efficient 8-bit matrix multiplication on Computational SRAM architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Kooli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLPED 2020: ACM/IEEE International Symposium on Low Power Electronics and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE 2020 ; Computing-in-Memory (CiM) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02963719v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-layout optimization based on Memory-Access-Pattern analysis for Source-Code Performance improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurable tiles of computing-in-memory SRAM architecture for scalable vectorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riyane Sid Lakhdar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCOPES 2020 - 23rd International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Sankt Goar, Germany. </w:t>
+              <w:t xml:space="preserve">ISLPED 2020: ACM/IEEE International Symposium on Low Power Electronics and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Boston, MA, United States. pp.121-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3378678.3391874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3370748.3406550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04505334v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02963719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision variable anonymization method supporting transprecision computing</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward modeling cache-miss ratio for Dense-Data-Access-Based Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riyane Sid Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,64 +2588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation and Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2664,282 +2664,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01757656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Platform Dedicated for In-Memory Computing Circuit Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP'17 (Rapid System Prototyping)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3130265.3130322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660155v1</w:t>
+                <w:t xml:space="preserve">cea-01625320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Platform Dedicated for In-Memory Computing Circuit Evaluation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP'17 (Rapid System Prototyping)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01625320v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRC 2 : Dynamically Reconfigurable Computing Circuit based on Memory Architecture</w:t>
               </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraci Grégory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3619,294 +3619,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01162180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation for heterogeneous SoCs : bridging the gap between software and target-specific mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Risset</w:t>
+                <w:t xml:space="preserve">deGoal a tool to embed dynamic code generators into applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lomüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+                <w:t xml:space="preserve">Fernando A. Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauguey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop on High Performance Energy Efficient Embedded Systems - HIPEAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Compiler Construction (CC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.107-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54807-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936924v1</w:t>
+                <w:t xml:space="preserve">hal-01068248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compilation Flow for Parametric Dataflow: Programming Model, Scheduling, and Application to Heterogeneous MPSoC</w:t>
+                <w:t xml:space="preserve">Compilation for heterogeneous SoCs : bridging the gap between software and target-specific mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Compilers, Architecture and Synthesis for Embedded Systems (CASES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">workshop on High Performance Energy Efficient Embedded Systems - HIPEAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048649v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'application flot de données pour les systèmes sur puces : étude de cas sur la plateforme Magali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3961,187 +3961,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS 2014 : conférence en parallélisme, architecture et systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse. pp.1 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">deGoal a tool to embed dynamic code generators into applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Compilation Flow for Parametric Dataflow: Programming Model, Scheduling, and Application to Heterogeneous MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauguey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Compiler Construction (CC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.107-112, </w:t>
+              <w:t xml:space="preserve">International Conference on Compilers, Architecture and Synthesis for Embedded Systems (CASES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New Dehli, India. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54807-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2656106.2656110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068248v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Generation for an Application-Specific VLIW Processor With Clustered, Addressable Register Files</w:t>
               </w:r>
@@ -4619,64 +4619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Kooli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4688,203 +4688,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01757665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Scheduling Support using re-Specialization</w:t>
+                <w:t xml:space="preserve">Re-Specialization of Code for ILP Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minhaj Ahmad Khan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141641v1</w:t>
+                <w:t xml:space="preserve">hal-00141646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Specialization of Code for ILP Support</w:t>
+                <w:t xml:space="preserve">Code Scheduling Support using re-Specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minhaj Ahmad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141646v1</w:t>
+                <w:t xml:space="preserve">hal-00141641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="981F706E"/>
+    <w:nsid w:val="69B646CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5711,51 +5711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-pierre-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0119-0446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052298264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04186094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadd&#233;e Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02279573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lenormand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Berthou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04132511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03313560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11030028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02904882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Noel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Christmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kooli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carbon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lhuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-014-0902-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mambu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03000992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP51120.2020.9244859" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gauchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3370748.3406550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04505334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyane Sid Lakhdar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378678.3391874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02556100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiya Harada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nishi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICACT48636.2020.9061512" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339985.3358498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02279337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02169710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01625320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130265.3130322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraci Gr&#233;gory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Halli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2764967.2782785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656106.2656110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Llopard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2443608.2443612" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140389.1140393" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02556188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ahmad Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henri-pierre-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0119-0446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052298264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04186094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadd&#233;e Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02279573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lenormand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Berthou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04132511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03313560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11030028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02904882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Noel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Christmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kooli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carbon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lhuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-014-0902-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mambu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04505334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyane Sid Lakhdar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378678.3391874" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03000992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP51120.2020.9244859" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gauchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3370748.3406550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02556100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiya Harada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nishi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICACT48636.2020.9061512" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339985.3358498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02279337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02169710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01625320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130265.3130322" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraci Gr&#233;gory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Halli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2764967.2782785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656106.2656110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Llopard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2443608.2443612" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140389.1140393" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02556188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ahmad Khan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>