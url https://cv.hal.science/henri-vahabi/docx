--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,5427 +66,5423 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (146)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (145)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, morphological, thermal, and fire-retardant properties of sustainable chitosan-lignin based bioplastics</w:t>
+                <w:t xml:space="preserve">Sustainable materials from hop stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Ayu Agustiany</w:t>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deded Sarip Nawawi</w:t>
+                <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widya Fatriasari</w:t>
+                <w:t xml:space="preserve">Didilia Ileana Mendoza-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mat Uzir Wahit</w:t>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 306, pp.141445. </w:t>
+              <w:t xml:space="preserve">Circular Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48130/cas-0026-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019893v1</w:t>
+                <w:t xml:space="preserve">hal-05571140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Flame-Retardant Flax Fabrics by Engineered Layer-by-Layer Surface Functionalization with Phytic Acid and Polyethylenimine</w:t>
+                <w:t xml:space="preserve">Mechanical, morphological, thermal, and fire-retardant properties of sustainable chitosan-lignin based bioplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ehsanimehr</w:t>
+                <w:t xml:space="preserve">Erika Ayu Agustiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Deded Sarip Nawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Badawi</w:t>
+                <w:t xml:space="preserve">Widya Fatriasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Kadi</w:t>
+                <w:t xml:space="preserve">Mat Uzir Wahit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-023-01387-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.141445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049340v1</w:t>
+                <w:t xml:space="preserve">hal-05019893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-walled carbon nanotubes/woven glass/epoxy hybrid nanocomposites: Effect of fabrication methods and types of epoxy matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Flame-Retardant Flax Fabrics by Engineered Layer-by-Layer Surface Functionalization with Phytic Acid and Polyethylenimine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ehsanimehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nik Amira Natasha Nik Amrul Faaizol</w:t>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariatti Mustapha</w:t>
+                <w:t xml:space="preserve">M. Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nik Akmar Rejab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07316844241252321⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-023-01387-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019932v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging of ZIF-8 into diatomite sealed by ionic liquid and its application in flame retardant polyurea composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-walled carbon nanotubes/woven glass/epoxy hybrid nanocomposites: Effect of fabrication methods and types of epoxy matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeqi Zhang</w:t>
+                <w:t xml:space="preserve">Nik Amira Natasha Nik Amrul Faaizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunpeng Song</w:t>
+                <w:t xml:space="preserve">Mariatti Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nik Akmar Rejab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07316844241252321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019917v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gas-Steamed Route to Mesoporous Open Metal–Organic Framework Cages Enhancing Flame Retardancy and Smoke Suppression of Polyurea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xue Bi</w:t>
+                <w:t xml:space="preserve">Effect of filler loading on the frictional, thermal and mechanical properties of ABS/boron nitride (h-BN) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elssa George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuang Yu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jomon Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soney George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c17625⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.101372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019928v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanocellulose geometric structures on the properties of green natural rubber composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reactive melamine-DOPO based flame retardant for superior thermal stability and flame retardancy in rigid polyurethane foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Seantier</w:t>
+                <w:t xml:space="preserve">Maryam Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+                <w:t xml:space="preserve">Mir Mohammad Alavi Nikje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Pulikaparambil Kochaidrew</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (6), pp.638-655. </w:t>
+              <w:t xml:space="preserve">Journal of Elastomers and Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.58-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00952443241297452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019926v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and flame retardancy of cotton fabric coated with PVA-boric acid-cellulose nanofiber hybrid: Role of chemical interactions</w:t>
+                <w:t xml:space="preserve">Carbon nanotube filled rubber nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreedevi T</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nimita K. C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiji Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109463⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frcrb.2024.1339418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019921v1</w:t>
+                <w:t xml:space="preserve">hal-05019937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow Superstructure In Situ Assembled by Single‐Layer Janus Nanospheres toward Electromagnetic Shielding Flame‐Retardant Polyurea Composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Barreneche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202307492⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.5932-5944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019942v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable hybrid green nanofiller based on cellulose nanofiber for enhancing the properties of epoxy resin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing char formation of flame retardant epoxy composites: Onigiri-like ZIF-67 modification with carboxymethyl β-cyclodextrin crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Maria</w:t>
+                <w:t xml:space="preserve">Qianlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anju C.S.</w:t>
+                <w:t xml:space="preserve">Zhengde Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishuai Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134082⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 333, pp.121980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019925v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Gas-Steamed Route to Mesoporous Open Metal–Organic Framework Cages Enhancing Flame Retardancy and Smoke Suppression of Polyurea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.7617-7630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c17625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708213v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of filler loading on the frictional, thermal and mechanical properties of ABS/boron nitride (h-BN) nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal stability and flame retardancy of cotton fabric coated with PVA-boric acid-cellulose nanofiber hybrid: Role of chemical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreedevi T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soney George</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna J. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101372⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.109463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019936v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing char formation of flame retardant epoxy composites: Onigiri-like ZIF-67 modification with carboxymethyl β-cyclodextrin crosslinking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Packaging of ZIF-8 into diatomite sealed by ionic liquid and its application in flame retardant polyurea composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Tang Pan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhishuai Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.108283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05019935v1</w:t>
+                <w:t xml:space="preserve">hal-05019917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive melamine-DOPO based flame retardant for superior thermal stability and flame retardancy in rigid polyurethane foam</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of nanocellulose geometric structures on the properties of green natural rubber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanta Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Pulikaparambil Kochaidrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elastomers and Plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00952443241297452⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.638-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019924v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube filled rubber nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hollow Superstructure In Situ Assembled by Single‐Layer Janus Nanospheres toward Electromagnetic Shielding Flame‐Retardant Polyurea Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye‐tang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (12), pp.2307492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202307492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frcrb.2024.1339418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05019937v1</w:t>
+                <w:t xml:space="preserve">hal-05019942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee waste-derived biochar as a flame retardant for epoxy nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Immacolata Climaco</w:t>
+                <w:t xml:space="preserve">Sustainable hybrid green nanofiller based on cellulose nanofiber for enhancing the properties of epoxy resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Franchino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Battegazzore</w:t>
+                <w:t xml:space="preserve">Anju C.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e01079⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 694, pp.134082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019933v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated‐polyhedral oligomeric silsesquioxane (F‐POSS) functionalized sepiolite nanostructures for developing epoxy nanocomposites with tailored crosslinking, antifouling, and self‐cleaning properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coffee waste-derived biochar as a flame retardant for epoxy nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julieta Fabienne Uicich</w:t>
+                <w:t xml:space="preserve">Mattia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Elisabeth Penoff</w:t>
+                <w:t xml:space="preserve">Immacolata Climaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Ezequiel Montemartini</w:t>
+                <w:t xml:space="preserve">Maria Cristina Franchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seitkhan Azat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+                <w:t xml:space="preserve">Daniele Battegazzore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vnl.22177⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.e01079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e01079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019920v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolitic imidazolate frameworks-based flame retardants for polymeric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorinated‐polyhedral oligomeric silsesquioxane (F‐POSS) functionalized sepiolite nanostructures for developing epoxy nanocomposites with tailored crosslinking, antifouling, and self‐cleaning properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Fabienne Uicich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Cao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Marcela Elisabeth Penoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung-Il Song</w:t>
+                <w:t xml:space="preserve">Pablo Ezequiel Montemartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pingan Song</w:t>
+                <w:t xml:space="preserve">Seitkhan Azat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.382-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vnl.22177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019923v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated‐polyhedral oligomeric silsesquioxane (F‐POSS) functionalized halloysite nanotubes (HNTs) as an antifouling additive for epoxy resin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcela Elisabeth Penoff</w:t>
+                <w:t xml:space="preserve">Zeolitic imidazolate frameworks-based flame retardants for polymeric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Il Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingan Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vnl.22081⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.102015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019940v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crafting “brick–mud” segregated nanocomposites: a novel approach to superior electromagnetic interference shielding, electrical insulation, and thermal conductivity in biopolymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linbing Deng</w:t>
+                <w:t xml:space="preserve">Fluorinated‐polyhedral oligomeric silsesquioxane (F‐POSS) functionalized halloysite nanotubes (HNTs) as an antifouling additive for epoxy resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Fabienne Uicich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenhong Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Diana Fasce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ezequiel Montemartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Elisabeth Penoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (45), pp.21048-21060. </w:t>
+              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.727-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR03175J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vnl.22081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019916v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame‐Retardant Self‐Healing Polymers: A Review</w:t>
+                <w:t xml:space="preserve">Crafting “brick–mud” segregated nanocomposites: a novel approach to superior electromagnetic interference shielding, electrical insulation, and thermal conductivity in biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kianfar</w:t>
+                <w:t xml:space="preserve">Tong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ipakchi</w:t>
+                <w:t xml:space="preserve">Huiyao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mohajer</w:t>
+                <w:t xml:space="preserve">Linbing Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rasoulifard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Seyed Dorraji</w:t>
+                <w:t xml:space="preserve">Chenhong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20240489⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (45), pp.21048-21060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR03175J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019938v1</w:t>
+                <w:t xml:space="preserve">hal-05019916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemistry, properties and performance of flame-retardant rubber composites: Collecting, analyzing, categorizing, machine learning modeling, and visualizing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two‐Step Polyelectrolyte Complex Coating for Flame Retardant Flax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danixa Rodriguez‐melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
+                <w:t xml:space="preserve">Dallin L Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sarah G Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110517⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309 (1), pp.2300229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.202300229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019931v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled rubber wastes-based polymer composites with flame retardancy and electrical conductivity: Rational design, modeling and optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
+                <w:t xml:space="preserve">Flame‐Retardant Self‐Healing Polymers: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kianfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ipakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Wójcik</w:t>
+                <w:t xml:space="preserve">S. Mohajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Kosmela</w:t>
+                <w:t xml:space="preserve">M. Rasoulifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Ryl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Bogdanowicz</w:t>
+                <w:t xml:space="preserve">M. Seyed Dorraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20240489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019918v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐Step Polyelectrolyte Complex Coating for Flame Retardant Flax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chemistry, properties and performance of flame-retardant rubber composites: Collecting, analyzing, categorizing, machine learning modeling, and visualizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danixa Rodriguez‐melendez</w:t>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dallin L Smith</w:t>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah G Fisher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M.Z. Naser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 309 (1), pp.2300229. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.110517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.202300229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189146v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycled rubber wastes-based polymer composites with flame retardancy and electrical conductivity: Rational design, modeling and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kervran</w:t>
+                <w:t xml:space="preserve">Natalia Wójcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shabanian</w:t>
+                <w:t xml:space="preserve">Paulina Kosmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Jacek Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meier-Haack</w:t>
+                <w:t xml:space="preserve">Robert Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 251, pp.126208. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.110563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709514v1</w:t>
+                <w:t xml:space="preserve">hal-05019918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of thermal stability and flame retardancy of beech wood fibers using steam explosion and phosphorylation reaction</w:t>
+                <w:t xml:space="preserve">Sustainable Flame-Retardant Additives for Polymers: Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liangsong Cheng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.18.4.7309-7319⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15061469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284619v1</w:t>
+                <w:t xml:space="preserve">hal-04040301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Flame-Retardant Additives for Polymers: Future Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Meier-Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.1469. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.126208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15061469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040301v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubber wastes recycling for developing advanced polymer composites: A warm handshake with sustainability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improvement of thermal stability and flame retardancy of beech wood fibers using steam explosion and phosphorylation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangsong Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139010⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.7309 - 7319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.18.4.7309-7319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019945v1</w:t>
+                <w:t xml:space="preserve">hal-04284619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast char formation induced by POSS confining Co-MOF hollow prisms in epoxy composites with mitigated heat and smoke hazards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rubber wastes recycling for developing advanced polymer composites: A warm handshake with sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Wójcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 427, pp.139010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019944v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Transparent Flame-Retardant (FR) Coatings Based on Epoxy-Aluminum Hypophosphite Nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast char formation induced by POSS confining Co-MOF hollow prisms in epoxy composites with mitigated heat and smoke hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengde Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 474, pp.145682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings13010140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03976124v1</w:t>
+                <w:t xml:space="preserve">hal-05019944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-layer polymer deposited fabrics with superior flame retardancy and electrical conductivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Badawi</w:t>
+                <w:t xml:space="preserve">New Transparent Flame-Retardant (FR) Coatings Based on Epoxy-Aluminum Hypophosphite Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltea Murariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13010140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2022.105221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03590361v1</w:t>
+                <w:t xml:space="preserve">hal-03976124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Processability and Antioxidant Behavior of Poly(3-hydroxybutyrate) in Presence of Ferulic Acid-Based Additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Longé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3), pp.100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bioengineering9030100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(butylene Succinate) (PBS): materials, processing, and industrial applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ayyoob</w:t>
+                <w:t xml:space="preserve">Layer-by-layer polymer deposited fabrics with superior flame retardancy and electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ehsanimehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Gisario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kotiba Hamad</w:t>
+                <w:t xml:space="preserve">P. Najafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101579⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.105221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2022.105221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720430v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on thermal degradation of polylactic acid (PLA)/polyhydroxybutyrate (PHB) blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cochez</w:t>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.109995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisothermal Cure Behavior and Kinetics of Cerium‐doped Fe 3 O 4 /Epoxy Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+                <w:t xml:space="preserve">Poly(butylene Succinate) (PBS): materials, processing, and industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+                <w:t xml:space="preserve">Clizia Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Rezapour</w:t>
+                <w:t xml:space="preserve">Muhammad Ayyoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mohaddespour</w:t>
+                <w:t xml:space="preserve">Annamaria Gisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karam Jabbour</w:t>
+                <w:t xml:space="preserve">Kotiba Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.6825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736164v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recent advancement on preparation, characterization and application of nanolignin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonisothermal Cure Behavior and Kinetics of Cerium‐doped Fe 3 O 4 /Epoxy Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Nelson Appaturi</w:t>
+                <w:t xml:space="preserve">Morteza Rezapour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ng Eng Poh</w:t>
+                <w:t xml:space="preserve">Ahmad Mohaddespour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Karam Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.6825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670279v1</w:t>
+                <w:t xml:space="preserve">hal-03736164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Flame-Retardant Lignin-Based Biocomposite: Manufacturing, and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A recent advancement on preparation, characterization and application of nanolignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissa Nurfajrin Solihat</w:t>
+                <w:t xml:space="preserve">Jimmy Nelson Appaturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alif Faturahman Hidayat</w:t>
+                <w:t xml:space="preserve">Ng Eng Poh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Nurul Azman Mohammad Taib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seng Hua Lee</w:t>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-022-02494-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.303-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767431v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-Retardant Polymer Materials Developed by Reactive Extrusion: Present Status and Future Perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+                <w:t xml:space="preserve">Recent Developments in Flame-Retardant Lignin-Based Biocomposite: Manufacturing, and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissa Nurfajrin Solihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alif Faturahman Hidayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nurul Azman Mohammad Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Hua Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583724.2022.2052897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-022-02494-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614286v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel electrically conductive nanocomposites based on polyaniline and poly(aniline-co-melamine) copolymers grafted on melamine–formaldehyde resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Azarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Najafi Moghadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedigheh Ehsanimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iranian Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13726-022-01055-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTR/Thermoplastics Blends: How Do Interfacial Interactions Govern Processing and Physico-Mechanical Properties?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Flame-Retardant Polymer Materials Developed by Reactive Extrusion: Present Status and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15030841⟩</w:t>
+              <w:t xml:space="preserve">Polymer Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583724.2022.2052897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540425v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Protection and Materials Flammability Control by Artificial Intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GTR/Thermoplastics Blends: How Do Interfacial Interactions Govern Processing and Physico-Mechanical Properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Susik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Zedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-021-01200-3⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15030841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513815v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy effect of phosphorus graphite nanoplatelets on ethylene‐vinyl acetate copolymer: Physical blending versus chemical modification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghane Moradkhani</w:t>
+                <w:t xml:space="preserve">Fire Protection and Materials Flammability Control by Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Fasihi</w:t>
+                <w:t xml:space="preserve">M. Naser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Brison</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10694-021-01200-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275404v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline Polysaccharides: A Review</w:t>
               </w:r>
@@ -5498,51 +5494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Seidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Khodadadi Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Habibzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,1394 +5596,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant polymer materials: An update and the future for 3D printing developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flame retardancy effect of phosphorus graphite nanoplatelets on ethylene‐vinyl acetate copolymer: Physical blending versus chemical modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghane Moradkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fasihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2020.100604⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114539v1</w:t>
+                <w:t xml:space="preserve">hal-03275404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine‐functionalized metal–organic frameworks/epoxy nanocomposites: Structure‐properties relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Epoxy/Ionic Liquid-Modified Mica Nanocomposites: Network Formation-Network Degradation Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11081990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.51005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03230129v1</w:t>
+                <w:t xml:space="preserve">hal-03483510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flame retardant polymer materials: An update and the future for 3D printing developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.100604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2020.100604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03111105v1</w:t>
+                <w:t xml:space="preserve">hal-03114539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of polyhydroxyalkanoates (PHAs) biopolymers: materials, printing techniques, and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amine‐functionalized metal–organic frameworks/epoxy nanocomposites: Structure‐properties relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.51005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.51005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03242017v1</w:t>
+                <w:t xml:space="preserve">hal-03230129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy/Ionic Liquid-Modified Mica Nanocomposites: Network Formation-Network Degradation Correlation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Quoc-Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luanda Lins</w:t>
+                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11081990⟩</w:t>
+              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.24-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483510v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D printing of shape memory polylactic acid (PLA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of polyhydroxyalkanoates (PHAs) biopolymers: materials, printing techniques, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arash Darafsheh</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mazur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230, pp.124080. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.112216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319223v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green composites in bone tissue engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Bioengineered Nanoparticles in Cancer Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Mozafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Bagherzadeh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomy Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-021-00276-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.706277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319222v1</w:t>
+                <w:t xml:space="preserve">hal-03286193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green carbon-based nanocomposite biomaterials through the lens of microscopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Navid Rabiee</w:t>
+                <w:t xml:space="preserve">4D printing of shape memory polylactic acid (PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Ahmadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Shahram Janbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Darafsheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42247-021-00277-4⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.124080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318524v1</w:t>
+                <w:t xml:space="preserve">hal-03319223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Bioengineered Nanoparticles in Cancer Therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Green composites in bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomy Gutiérrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navid Rabiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rabiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.706277⟩</w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-021-00276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286193v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating the Photophysical Properties with the Cure Index of Epoxy Nanocomposite Coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Green carbon-based nanocomposite biomaterials through the lens of microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Rabiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rabiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (3), pp.923-933. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10904-020-01828-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-021-00277-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100230v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospinning for developing flame retardant polymer materials: current status and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7041,3763 +7037,3793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee Wastes as Sustainable Flame Retardants for Polymer Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Correlating the Photophysical Properties with the Cure Index of Epoxy Nanocomposite Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ashtiani Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11091021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.923-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10904-020-01828-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326697v1</w:t>
+                <w:t xml:space="preserve">hal-03100230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Nonisothermal cure kinetics of epoxy/MnxFe3-xO4 nanocomposites” [Prog. Org. Coat. 140C (2020) 105505]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Coffee Wastes as Sustainable Flame Retardants for Polymer Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Parpaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeram Ramakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings11091021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275439v1</w:t>
+                <w:t xml:space="preserve">hal-03326697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Treatment of Halloysite Nanotubes (HNTs) on the Kinetics of Epoxy Resin Cure with Amines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Nonisothermal cure kinetics of epoxy/MnxFe3-xO4 nanocomposites” [Prog. Org. Coat. 140C (2020) 105505]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Soroush Mousavi Khadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahideh Akbari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hossein Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.106305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12040930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02554351v1</w:t>
+                <w:t xml:space="preserve">hal-03275439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium carbonate and ammonium polyphosphate flame retardant additives formulated to protect ethylene vinyl acetate copolymer against fire: Hydrated or carbonated calcium?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vagner</w:t>
+                <w:t xml:space="preserve">Effect of Surface Treatment of Halloysite Nanotubes (HNTs) on the Kinetics of Epoxy Resin Cure with Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12040930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vnl.21800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02926270v1</w:t>
+                <w:t xml:space="preserve">hal-02554351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane/Silane-Functionalized ZrO2 Nanocomposite Powder Coatings: Thermal Degradation Kinetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New nitrogen-rich flame retardant based on conductive poly(aniline-co-melamine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Fakharizadeh Fakharizadeh Bafghi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parya Maroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Najafi Mogadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10040413⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554353v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardant Polypropylenes: A Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+                <w:t xml:space="preserve">Thermal-Resistant Polyurethane/Nanoclay Powder Coatings: Degradation Kinetics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ducos</w:t>
+                <w:t xml:space="preserve">Behzad Shirkavand Hadavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12081701⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10090871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910104v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super‐crosslinked ionic liquid‐intercalated montmorillonite/epoxy nanocomposites: Cure kinetics, viscoelastic behavior and thermal degradation mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resorcinol-based epoxy resins hardened with limonene and eugenol derivatives: From the synthesis of renewable diamines to the mechanical properties of bio-based thermosets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04913470v1</w:t>
+                <w:t xml:space="preserve">hal-02909060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive poly (p-phenylene sulfide)/r-Graphene Oxide/Chitosan as a novel potential candidate for tissue engineering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Metal-Organic Framework (MOF)/Epoxy Coatings: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Taghizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Taghizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13122881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02503133v1</w:t>
+                <w:t xml:space="preserve">hal-02883896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and high potential of 3D metal–organic framework (MOF) nanoparticles for curing with epoxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shahab Moghari</w:t>
+                <w:t xml:space="preserve">Tailoring hardness and electrochemical performance of TC4 coated Cu/a-C thin coating with introducing second metal Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Ramezanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993926v1</w:t>
+                <w:t xml:space="preserve">hal-02561043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing Kinetics and Thermal Stability of Epoxy Composites Containing Newly Obtained Nano-Scale Aluminum Hypophosphite (AlPO2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Polyurethane/Silane-Functionalized ZrO2 Nanocomposite Powder Coatings: Thermal Degradation Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Tikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shirkavand Shirkavand Hadavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Fakharizadeh Fakharizadeh Bafghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12030644⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10040413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510494v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nitrogen-rich flame retardant based on conductive poly(aniline-co-melamine)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flame Retardant Polypropylenes: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104548⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12081701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504243v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-Resistant Polyurethane/Nanoclay Powder Coatings: Degradation Kinetics Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Super‐crosslinked ionic liquid‐intercalated montmorillonite/epoxy nanocomposites: Cure kinetics, viscoelastic behavior and thermal degradation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Babak Bagheri</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohamad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10090871⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), pp.1940-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.25441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934853v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resorcinol-based epoxy resins hardened with limonene and eugenol derivatives: From the synthesis of renewable diamines to the mechanical properties of bio-based thermosets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electroactive poly (p-phenylene sulfide)/r-Graphene Oxide/Chitosan as a novel potential candidate for tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Hasan Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04780⟩</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909060v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Organic Framework (MOF)/Epoxy Coatings: A Review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Calcium carbonate and ammonium polyphosphate flame retardant additives formulated to protect ethylene vinyl acetate copolymer against fire: Hydrated or carbonated calcium?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13122881⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vnl.21800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883896v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring hardness and electrochemical performance of TC4 coated Cu/a-C thin coating with introducing second metal Zr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and high potential of 3D metal–organic framework (MOF) nanoparticles for curing with epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farnaz Movahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Moghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 829, pp.154547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02561043v1</w:t>
+                <w:t xml:space="preserve">hal-02993926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy/Zn-Al-CO3 LDH nanocomposites: Curability assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curing Kinetics and Thermal Stability of Epoxy Composites Containing Newly Obtained Nano-Scale Aluminum Hypophosphite (AlPO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohre Karami</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Shahab Moghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12030644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351850v1</w:t>
+                <w:t xml:space="preserve">hal-02510494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the protective effect of PMMA on water immersion ageing of flame retarded PLA/PMMA blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Phosphorization of exfoliated graphite for developing flame retardant ethylene vinyl acetate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghane Moradkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fasihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Parpaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.7341-7353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487772v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisothermal Crystallization Kinetics of Polylactic Acid under the Influence of Polyolefin Elastomers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epoxy/Zn-Al-CO3 LDH nanocomposites: Curability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Aghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs4020065⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.105355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810578v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-enriched diamond-like carbon coatings promote regeneration at the bone–implant interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">Assessment of the protective effect of PMMA on water immersion ageing of flame retarded PLA/PMMA blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03798⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.109104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554354v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and preparation of new polypropylene/magnesium oxide micro particles composites reinforced with hydroxyapatite nanoparticles: a study of thermal stability, flame retardancy and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+                <w:t xml:space="preserve">Nonisothermal Crystallization Kinetics of Polylactic Acid under the Influence of Polyolefin Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Khosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolhossein Fereidoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mehdi Khorasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoumeh Mousavi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vincent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123917⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs4020065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967189v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorization of exfoliated graphite for developing flame retardant ethylene vinyl acetate composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+                <w:t xml:space="preserve">Copper-enriched diamond-like carbon coatings promote regeneration at the bone–implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiman Brouki Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Ramezanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.04.085⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.e03798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810567v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silane‐functionalized Al 2 O 3 ‐modified polyurethane powder coatings: Nonisothermal degradation kinetics and mechanistic insights</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design and preparation of new polypropylene/magnesium oxide micro particles composites reinforced with hydroxyapatite nanoparticles: a study of thermal stability, flame retardancy and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoumeh Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Habibnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.123917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.49412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02810634v1</w:t>
+                <w:t xml:space="preserve">hal-02967189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy of Bio-Based Polyurethanes: Opportunities and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Silane‐functionalized Al 2 O 3 ‐modified polyurethane powder coatings: Nonisothermal degradation kinetics and mechanistic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shirkavand Hadavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohamad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12061234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.49412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.49412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02649299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisothermal cure kinetics of epoxy/MnxFe3-xO4 nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+                <w:t xml:space="preserve">Flame Retardancy of Bio-Based Polyurethanes: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Rastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105505⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12061234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02426908v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazole-functionalized nitrogen-rich Mg-Al-CO3 layered double hydroxide for developing highly crosslinkable epoxy with high thermal and mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Nonisothermal cure kinetics of epoxy/MnxFe3-xO4 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zohre Karami</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Soroush Mousavi Khadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125826⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.105505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994619v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy Index for Thermoplastic Composites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imidazole-functionalized nitrogen-rich Mg-Al-CO3 layered double hydroxide for developing highly crosslinkable epoxy with high thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Esmaeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.125826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym11030407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02056818v1</w:t>
+                <w:t xml:space="preserve">hal-02994619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic flame-retardant effect between lignin and magnesium hydroxide in poly(ethylene-co-vinyl acetate)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surface chemistry of halloysite nanotubes controls the curability of low filled epoxy nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhood Najafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame Retardancy and Thermal Stability of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/flret-2019-0002⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189830v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taste of Waste: The Edge of Eggshell Over Calcium Carbonate in Acrylonitrile Butadiene Rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadi Rastin</w:t>
+                <w:t xml:space="preserve">Bushy-surface hybrid nanoparticles for developing epoxy superadhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoda Saeidi</w:t>
+                <w:t xml:space="preserve">Omid Moini Jazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Hassan Jafari</w:t>
+                <w:t xml:space="preserve">Amir Navarchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.2478-2489. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-019-01530-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267686v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Contribution of Two Phosphorus-Based Groups to Polymer Flammability via Pyrolysis-Combustion Flow Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10861,103 +10887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal decomposition kinetics of dynamically vulcanized polyamide 6-acrylonitrile butadiene rubber-halloysite nanotube nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Formela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.47483. </w:t>
@@ -10989,8318 +11015,8159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of halloysite nanotubes controls the curability of low filled epoxy nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+                <w:t xml:space="preserve">Flame Retardancy Index for Thermoplastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhood Najafi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baljinder Kandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.06.009⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11030407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189828v1</w:t>
+                <w:t xml:space="preserve">hal-02056818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushy-surface hybrid nanoparticles for developing epoxy superadhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+                <w:t xml:space="preserve">The Taste of Waste: The Edge of Eggshell Over Calcium Carbonate in Acrylonitrile Butadiene Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eshwaran Subramani Bhagavatheswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Moini Jazani</w:t>
+                <w:t xml:space="preserve">Amit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Rastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Navarchian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Hoda Saeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Hassan Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.2478-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-019-01530-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024291v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardant Epoxy Composites on the Road of Innovation: An Analysis with Flame Retardancy Index for Future Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synergistic flame-retardant effect between lignin and magnesium hydroxide in poly(ethylene-co-vinyl acetate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flame Retardancy and Thermal Stability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/flret-2019-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24213964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351934v1</w:t>
+                <w:t xml:space="preserve">hal-02189830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Investigation of Smoke Production Using a Cone Calorimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new aromatic polyamides containing α-amino phosphonate with high thermal stability and low heat release rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Jafarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-018-0806-z⟩</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08383-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979576v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of phosphorus based melamine-terephthaldehyde resin and Mg-Al layered double hydroxide on the thermal stability, flame retardancy and mechanical properties of polypropylene MgO composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Injectable poloxamer/graphene oxide hydrogels with well‐controlled mechanical and rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Rohani Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100880⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424994v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability and Flammability Behavior of Poly(3-hydroxybutyrate) (PHB) Based Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cochez</w:t>
+                <w:t xml:space="preserve">Properties of nano-Fe3O4 incorporated epoxy coatings from Cure Index perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shirkavand Hadavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12142239⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009727v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of complementary actions of mineral and organic additives in thermoplastic polymer composites by Flame Retardancy Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flame Retardant Epoxy Composites on the Road of Innovation: An Analysis with Flame Retardancy Index for Future Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4638⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045622v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-epoxy resins with inherent flame retardancy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New Insights into the Investigation of Smoke Production Using a Cone Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.05.046⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-018-0806-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189827v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new aromatic polyamides containing α-amino phosphonate with high thermal stability and low heat release rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The effect of phosphorus based melamine-terephthaldehyde resin and Mg-Al layered double hydroxide on the thermal stability, flame retardancy and mechanical properties of polypropylene MgO composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoumeh Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08383-6⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.100880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144579v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injectable poloxamer/graphene oxide hydrogels with well‐controlled mechanical and rheological properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal Stability and Flammability Behavior of Poly(3-hydroxybutyrate) (PHB) Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghane Moradkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4654⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (14), pp.2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12142239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144576v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of nano-Fe3O4 incorporated epoxy coatings from Cure Index perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Description of complementary actions of mineral and organic additives in thermoplastic polymer composites by Flame Retardancy Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Rahmati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zohre Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.04.034⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.2056-2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144574v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant PP/PA6 blends: A recipe for recycled wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bio-epoxy resins with inherent flame retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Rohani Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame Retardancy and Thermal Stability of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/flret-2019-0001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.608-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347903v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisothermal cure kinetics of epoxy/Zn Fe3-O4 nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradable polyester thin films and coatings in the line of fire: the time of polyhydroxyalkanoate (PHA)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Rohani Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Parpaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 136, pp.105290. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 133, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.04.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02275225v1</w:t>
+                <w:t xml:space="preserve">hal-02144575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable polyester thin films and coatings in the line of fire: the time of polyhydroxyalkanoate (PHA)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flame retardant PP/PA6 blends: A recipe for recycled wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flame Retardancy and Thermal Stability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/flret-2019-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.04.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02144575v1</w:t>
+                <w:t xml:space="preserve">hal-02347903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nanocomposite based on EVA/PHBV/[60]Fullerene with improved thermal properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonisothermal cure kinetics of epoxy/Zn Fe3-O4 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106277⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.105290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394874v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards advanced flame retardant organic coatings: Expecting a new function from polyaniline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Novel nanocomposite based on EVA/PHBV/[60]Fullerene with improved thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Omri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Oualha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02013081v1</w:t>
+                <w:t xml:space="preserve">hal-02394874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-cured silicone/halloysite nanotubes nanocomposite coatings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards advanced flame retardant organic coatings: Expecting a new function from polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Khodadadi Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Najafi Moghadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 129, pp.357-365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.029⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 130, pp.144-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303827v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niobium-Treated Titanium Implants with Improved Cellular and Molecular Activities at the Tissue–Implant Interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Well-cured silicone/halloysite nanotubes nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Moini Jazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Navarchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Karrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12233861⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.357-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377157v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopes Beyond PET Recycling: Environmentally Clean and Engineeringly Applicable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niobium-Treated Titanium Implants with Improved Cellular and Molecular Activities at the Tissue–Implant Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gity Mir Mohamad Sadeghi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aude Falanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Seyfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reza Sheibani</w:t>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-019-01507-x⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (23), pp.3861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12233861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267692v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple‐faced polypropylene: Fire retardant, thermally stable, and antioxidative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hopes Beyond PET Recycling: Environmentally Clean and Engineeringly Applicable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gity Mir Mohamad Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Seyfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Sheibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vnl.21705⟩</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-019-01507-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144577v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of nanoparticles with macromolecules for epoxy curing: Development of super-reactive nitrogen-rich nanosilica through surface chemistry manipulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Triple‐faced polypropylene: Fire retardant, thermally stable, and antioxidative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vnl.21705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768570v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant epoxy/halloysite nanotubes nanocomposite coatings: Exploring low-concentration threshold for flammability compared to expandable graphite as superior fire retardant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surface engineering of nanoparticles with macromolecules for epoxy curing: Development of super-reactive nitrogen-rich nanosilica through surface chemistry manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Moini Jazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Navarchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 447, pp.152 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824962v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics study of dynamically vulcanized PA6/NBR/HNTs nanocomposites by nonisothermal differential scanning calorimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of structure-performance properties of a special type of polysulfone blended membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mahmoudian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ghasemi Kochameshki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Mahdavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Enayati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.46488⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824966v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite-based catalysts for exergy efficiency enhancement: The insights gained from nanotechnology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+                <w:t xml:space="preserve">Acid-aided epoxy-amine curing reaction as reflected in epoxy/Fe3O4 nanocomposites: Chemistry, mechanism, and fracture behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahroo Khaleghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ghiyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.086⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.384 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824948v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaniline in retrospect and prospect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flame retardant epoxy/halloysite nanotubes nanocomposite coatings: Exploring low-concentration threshold for flammability compared to expandable graphite as superior fire retardant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.084⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.8 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824949v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-lasting fire in partially and completely cured epoxy coatings containing expandable graphite and halloysite nanotube additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystallization kinetics study of dynamically vulcanized PA6/NBR/HNTs nanocomposites by nonisothermal differential scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vagner</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.46488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865544v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new direction in design of bio-based flame retardants for poly(lactic acid)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Zarrintaj</w:t>
+                <w:t xml:space="preserve">Zeolite-based catalysts for exergy efficiency enhancement: The insights gained from nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Servatan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Taghizadeh Damanabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Bahadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2646⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (7), pp.15868 - 15876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303839v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structure-performance properties of a special type of polysulfone blended membranes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polyaniline in retrospect and prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4395⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (7), pp.15852 - 15860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839259v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-aided epoxy-amine curing reaction as reflected in epoxy/Fe3O4 nanocomposites: Chemistry, mechanism, and fracture behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Short-lasting fire in partially and completely cured epoxy coatings containing expandable graphite and halloysite nanotube additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samira Ghiyasi</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 125, pp.384 - 392. </w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.160 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888901v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron-sputtered copper/diamond-like carbon composite thin films with super anti-corrosion properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new direction in design of bio-based flame retardants for poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mahdavian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">F. Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aryanasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.012⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (8), pp.914-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303835v1</w:t>
+                <w:t xml:space="preserve">hal-02303839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbranched poly(ethyleneimine) physically attached to silica nanoparticles to facilitate curing of epoxy nanocomposite coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Magnetron-sputtered copper/diamond-like carbon composite thin films with super anti-corrosion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 333, pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768560v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three in one: β -cyclodextrin, nanohydroxyapatite, and a nitrogen-rich polymer integrated into a new flame retardant for poly (lactic acid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hyperbranched poly(ethyleneimine) physically attached to silica nanoparticles to facilitate curing of epoxy nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ghiyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Ganjaee Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samira Benali</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2513⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.100 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768574v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to mechanistically explain the viscoelastic behavior of transparent epoxy/starch-modified ZnO nanocomposite coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three in one: β -cyclodextrin, nanohydroxyapatite, and a nitrogen-rich polymer integrated into a new flame retardant for poly (lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fezzeh Aryanasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 333, pp.148 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01768561v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy/starch-modified nano-zinc oxide transparent nanocomposite coatings: A showcase of superior curing behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Ganjaee Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahroo Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.143-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of modified lignocellulose and nano-hydroxyapatite in development of new bio-based adjuvant flame retardant for poly(lactic acid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An attempt to mechanistically explain the viscoelastic behavior of transparent epoxy/starch-modified ZnO nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Ganjaee Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824955v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel poly(amide-azomethine) nanocomposites reinforced with polyacrylic acid- co -2-acrylamido-2-methylpropanesulfonic acid modified LDH: Synthesis and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inclusion of modified lignocellulose and nano-hydroxyapatite in development of new bio-based adjuvant flame retardant for poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fezzeh Aryanasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 666, pp.51 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01768565v1</w:t>
+                <w:t xml:space="preserve">hal-01824955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing behavior of epoxy/Fe 3 O 4 nanocomposites: A comparison between the effects of bare Fe 3 O 4 , Fe 3 O 4 /SiO 2 /chitosan and Fe 3 O 4 /SiO 2 /chitosan/imide/phenylalanine-modified nanofillers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Novel poly(amide-azomethine) nanocomposites reinforced with polyacrylic acid- co -2-acrylamido-2-methylpropanesulfonic acid modified LDH: Synthesis and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Shafiei-Navid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.165 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824952v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New polyvinyl chloride (PVC) nanocomposite consisting of aromatic polyamide and chitosan modified ZnO nanoparticles with enhanced thermal stability, low heat release rate and improved mechanical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Curing behavior of epoxy/Fe 3 O 4 nanocomposites: A comparison between the effects of bare Fe 3 O 4 , Fe 3 O 4 /SiO 2 /chitosan and Fe 3 O 4 /SiO 2 /chitosan/imide/phenylalanine-modified nanofillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ghiyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.01.255⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.10 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303834v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the resistance to hydrothermal ageing of flame-retarded PLA by incorporating miscible PMMA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New polyvinyl chloride (PVC) nanocomposite consisting of aromatic polyamide and chitosan modified ZnO nanoparticles with enhanced thermal stability, low heat release rate and improved mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdiye Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 439, pp.1163-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.01.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834319v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitiveness and synergy between three flame retardants in poly(ethylene-co-vinyl acetate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improving the resistance to hydrothermal ageing of flame-retarded PLA by incorporating miscible PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 143, pp.164 - 175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.10 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573462v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-based flame retardant nanocomposite coatings: Comparison between functions of expandable graphene and halloysite nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Competitiveness and synergy between three flame retardants in poly(ethylene-co-vinyl acetate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Raveshtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fasihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Color, Colorants and Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.164 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30509/pccc.2017.75732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671216v1</w:t>
+                <w:t xml:space="preserve">hal-01573462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance hybrid coatings based on diamond-like carbon and copper for carbon steel protection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epoxy-based flame retardant nanocomposite coatings: Comparison between functions of expandable graphene and halloysite nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Progress in Color, Colorants and Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), p.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30509/pccc.2017.75732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01626072v1</w:t>
+                <w:t xml:space="preserve">hal-01671216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel nanocomposites based on poly(ethylene- co -vinyl acetate) for coating applications: The complementary actions of hydroxyapatite, MWCNTs and ammonium polyphosphate on flame retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriia Karaseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.207 - 217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial glass-ionomer cement restorative materials: A critical review on the current status of extended release formulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farshid Sefat</w:t>
+                <w:t xml:space="preserve">High-performance hybrid coatings based on diamond-like carbon and copper for carbon steel protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.041⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573457v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As-You-Type Social Aware Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.1 - 27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3035969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-fiber-reinforced thermoplastic composites: influence of processing on fire retardant properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial glass-ionomer cement restorative materials: A critical review on the current status of extended release formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahereh Mohammadi Hafshejani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zamanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Lin</w:t>
+                <w:t xml:space="preserve">Jayarama Reddy Venugopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ferriol</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zahra Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375503v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent nanocomposite coatings based on epoxy and layered double hydroxide: Nonisothermal cure kinetics and viscoelastic behavior assessments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Continuous-fiber-reinforced thermoplastic composites: influence of processing on fire retardant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (6), pp.646-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01604970v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of modified mesoporous silica SBA-15 on the flammability of intumescent high-density polyethylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Matar</w:t>
+                <w:t xml:space="preserve">Transparent nanocomposite coatings based on epoxy and layered double hydroxide: Nonisothermal cure kinetics and viscoelastic behavior assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Rastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Azambre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milad Nonahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3805⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517838v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan and imide-functional Fe 3 O 4 nanoparticles to prepare new xanthene based poly(ether-imide) nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+                <w:t xml:space="preserve">Influence of modified mesoporous silica SBA-15 on the flammability of intumescent high-density polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Azambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Moghanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+                <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Ali Khonakdar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (113), pp.112568 - 112575. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.1363-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA15744K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.3805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573465v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, pp.340 - 348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 134, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573463v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+                <w:t xml:space="preserve">Chitosan and imide-functional Fe 3 O 4 nanoparticles to prepare new xanthene based poly(ether-imide) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+                <w:t xml:space="preserve">Hassan Moghanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahroo Khaleghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ali Khonakdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (113), pp.112568 - 112575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA15744K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573464v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermal stability and flammability of poly(methyl methacrylate) composites by combination of APP with ZrO2, sepiolite or MMT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Cochez</w:t>
+                <w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferriol</w:t>
+                <w:t xml:space="preserve">Amandine Viretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 124, pp.60-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 134, pp.340 - 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01573469v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ageing on the fire behaviour of flame-retarded polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Investigation of thermal stability and flammability of poly(methyl methacrylate) composites by combination of APP with ZrO2, sepiolite or MMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4841⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025291v1</w:t>
+                <w:t xml:space="preserve">hal-01573469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR-PCFC coupling: A new method to study the combustion of polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Longuet</w:t>
+                <w:t xml:space="preserve">Effects of ageing on the fire behaviour of flame-retarded polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferry</w:t>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.313-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117181v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR-PCFC coupling: A new method for studying the combustion of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMBUSTION AND FLAME</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (5), pp.1398-1407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polimery: journal on chemistry, technology and polymer processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycarbonate nanocomposite with improved fire behavior, physical and psychophysical transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (2), pp.319 - 327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+                <w:t xml:space="preserve">Effect of aminobisphosphonated copolymer on the thermal stability and flammability of poly(methylmethacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Negrell-Guirao</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.3158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00728438v1</w:t>
+                <w:t xml:space="preserve">hal-00624079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aminobisphosphonated copolymer on the thermal stability and flammability of poly(methylmethacrylate)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+                <w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.3158⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00624079v1</w:t>
+                <w:t xml:space="preserve">hal-00825565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+                <w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell-Guirao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825565v1</w:t>
+                <w:t xml:space="preserve">hal-00728438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the molecular structure and the flammability of polymers: Study of phosphonate functions using microscale combustion calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.1258-1266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties Reactive and functional polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Vahabi</w:t>
+                <w:t xml:space="preserve">Theoretical and empirical approaches to understanding the effect of phosphonate groups on the thermal degradation for two chemically modified PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Longuet</w:t>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
-              <w:r>
-[...153 lines deleted...]
-            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (3), pp.604-612. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19310,2235 +19177,2235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignifugation des Matériaux Polymères : Tendances Actuelles et Perspectives Durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee Biowastes as Sustainable Flame- Retardant for Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRPM 23 - 19th European meeting on Fire Retardant Polymeric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame-retardant natural textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the resistance to hydrothermal ageing of flame retarded Pla by incorporating miscible pmma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chivas-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palerme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammability of phosphorus-containing polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bier Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Polymers and Organic Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermal stability and flammability of PMMA composites by combination of APP with ZrO2, sepiolite or MMT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Use of expanded and expandable graphites for fire retardancy of continuous fiber-reinforced thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Modification, Degradation and Stabilization of Polymers (MODEST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Portoroz, Slovenia. pp.60-67</w:t>
+              <w:t xml:space="preserve">1st International Conference on Eco-friendly Flame Retardant Additives and Materials, ECOFRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117233v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of expanded and expandable graphites for fire retardancy of continuous fiber-reinforced thermoplastic composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Investigation of thermal stability and flammability of PMMA composites by combination of APP with ZrO2, sepiolite or MMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Eco-friendly Flame Retardant Additives and Materials, ECOFRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference on Modification, Degradation and Stabilization of Polymers (MODEST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Portoroz, Slovenia. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281390v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-fiber-reinforced thermoplastic composites : improvement of fire retardant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMI Fire resistance in plastics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites thermoplastiques à fibres continues : mise en œuvre et comportement au feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloque national du Groupe Français d’études et d’applications des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-fiber-reinforced thermoplastic composites : improvement of fire retardant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMI Fire resistance in plastics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on effect of ZrO2, sepiolite and MMT on rheology and char residue formation of PMMA composites during combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement au feu de composites thermoplastiques à fibres continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop commun SCF/GDR Feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behavior of thermoplastics : fiber-reinforced plastics application - « Ideal Resins » project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème symposium international RTM &amp; Infusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Saint Avold, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du comportement au feu de composites thermoplastiques à fibres continues par voie additive et retardateurs de flamme sans halogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innov’Days Les plastiques ignifugés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of ageing on the fire retardant properties of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop- Degradation of fire-retarded polymers in environmental conditions- Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of fire retardancy of PA6 and PP/PA6 blends using talcs and sepiolite combined with flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT: European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, SEVILLA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermophysical properties of materials on the heating rate and time to ignition of filled polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference: Recent Advances in Flame Retardancy of Polymeric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Stamford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide blends based on three different nanoclays: thermal stability and fire retardancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+                <w:t xml:space="preserve">Effect of bisphosphonated copolymers as additives on the thermal stability and fire behavior of polymethylmethacrylate (PMMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDeSt 2012 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MoDeSt 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224686v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bisphosphonated copolymers as additives on the thermal stability and fire behavior of polymethylmethacrylate (PMMA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+                <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide blends based on three different nanoclays: thermal stability and fire retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDeSt 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Athens, Greece</w:t>
+              <w:t xml:space="preserve">MoDeSt 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224688v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Pyrolysis Combustion Flow Calorimetry (PCFC) to predict the flammability parameters of polymers from their chemical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent polycarbonate with improved fire behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, DRESDEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence de nanoparticules pour améliorer le comportement au feu de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème édition des journées de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21548,249 +21415,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability and flammability properties of two chemically phosphorus modified PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Fire Retardancy and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolin surface modification by polyhedral oligomeric silsesquioxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent polycarbonate nanocomposites with good fire behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21800,1664 +21667,1556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2023, 978-0-323-95151-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2021-0-02412-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Flame Retardancy in Polymer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2020-0-01599-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11: Flame Retardancy of Recycled Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 1, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003148760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing of Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-10, 2023, 978-0-323-95151-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95151-7.00002-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Malucelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of Flame Retardancy in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.xv-xvi, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-824045-8.09990-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer nanocomposites from the flame retardancy viewpoint: A comprehensive classification of nanoparticle performance using the flame retardancy index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Polymer Nanocomposites for Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.61-146, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821497-8.00003-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite biomaterials made by 3D printing: Achievements and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomy Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Polymer Nanocomposites for Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.675-685, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821497-8.00025-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retardancy of Reactive and Functional Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers Volume Three</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.165-195, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50457-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanolignin in materials science and technology— does flame retardancy matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeram Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymeric Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 230 (9), Elsevier, pp.515-559, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-824364-0.00003-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halloysite nanotubes (HNTs)/polymer nanocomposites: thermal degradation and flame retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816783-0.00003-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of polyaniline and its derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Mozafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Emerging Applications of Polyaniline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.259-272, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaniline/metal oxides nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Ganjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Emerging Applications of Polyaniline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.131-141, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance fire-retardant polyamide materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chivas-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Fire Retardant Polymers and Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.147-170, 2017, 978-0-08-100977-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100136-3.00006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis-Combustion Flow Calorimetry: A Powerful Tool To Evaluate the Flame Retardancy of Polymers (ch. 24)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Polymers VI: New Advances in Flame Retardant Chemistry and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp 361-390, 2012, 9780841227804</w:t>
+              <w:t xml:space="preserve">, ACS Books, pp 361-390, 2012, 9780841227804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662900v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-00825571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId664"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -23612,51 +23371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ayu Agustiany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deded Sarip Nawawi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Fatriasari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Uzir Wahit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04049340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehsanimehr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01387-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Amira Natasha Nik Amrul Faaizol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariatti Mustapha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Akmar Rejab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844241252321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tang Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanta Tom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Pulikaparambil Kochaidrew" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedevi T" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109463" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#8208;tang Pan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Barreneche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju C.S." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elssa George" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomon Joy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianlong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengde Han" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Song" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishuai Geng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vakili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Mohammad Alavi Nikje" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hajibeygi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00952443241297452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimita K. C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcrb.2024.1339418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bifulco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Climaco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Franchino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Battegazzore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Fabienne Uicich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Elisabeth Penoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ezequiel Montemartini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitkhan Azat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22177" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Il Song" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingan Song" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fasce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Feng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linbing Deng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Jin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03175J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kianfar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ipakchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohajer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasoulifard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyed Dorraji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240489" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Movahedifar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Formela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Naser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kosmela" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ryl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bogdanowicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110563" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04189146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danixa Rodriguez&#8208;melendez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallin L Smith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G Fisher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284619v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsong Cheng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.18.4.7309-7319" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04040301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061469" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145682" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03976124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010140" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03590361v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Najafi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105221" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Long&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9030100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Barletta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Aversa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayyoob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gisario" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotiba Hamad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101579" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ganjali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Rezapour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohaddespour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Jabbour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6825" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nelson Appaturi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng Poh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd Latif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03767431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissa Nurfajrin Solihat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Faturahman Hidayat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nurul Azman Mohammad Taib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hua Lee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02494-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2022.2052897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Azarpour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Moghadam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Ehsanimehr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01055-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03540425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Susik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Zedler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030841" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513815v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saeb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-021-01200-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghane Moradkhani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fasihi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5432" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334084v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Seidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khodadadi Yazdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tajammal Munir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118624" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Mehrpouya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100604" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112216" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Akbari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081990" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319223v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Janbaz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Darafsheh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319222v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Rabiee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rabiee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Bagherzadeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00276-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Ahmadi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00277-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Zarrintaj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mozafari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.706277" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Koo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeram Ramakrishna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123466" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275439v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Soroush Mousavi Khadem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106305" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Abdollahi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12040930" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21800" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Tikhani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakharizadeh Fakharizadeh Bafghi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10040413" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910104v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Naderi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081701" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Reza Paran" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Livi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25441" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Khalili" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hasan Jafari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.029" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Movahedi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Moghari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154547" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510494v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12030644" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parya Maroufi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Mogadam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104548" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934853v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bagheri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10090871" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mattar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04780" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Taghizadeh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taghizadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122881" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351850v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Aghazadeh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105355" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487772v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109104" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Fereidoon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Khorasani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020065" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Brouki Milan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03798" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967189v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Mousavi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Habibnejad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123917" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810567v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.04.085" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810634v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49412" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061234" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426908v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105505" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125826" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Kandola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030407" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189830v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duriez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouadi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshwaran Subramani Bhagavatheswaran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Das" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Saeidi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hassan Jafari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01530-y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983368v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47483" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189828v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood Najafi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024291v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Moini Jazani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Navarchian" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.283" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351934v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213964" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979576v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-018-0806-z" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424994v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100880" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009727v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142239" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Rahmati" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4638" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189827v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Rohani Rad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.05.046" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Jafarzadeh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08383-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144576v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4654" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144574v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.034" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275225v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamad" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105290" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144575v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.044" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394874v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Omri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Oualha" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106277" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013081v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.053" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303827v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karrabi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.029" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377157v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falanga" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12233861" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267692v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Shamsi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gity Mir Mohamad Sadeghi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Seyfi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sheibani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01507-x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144577v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21705" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.197" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824962v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824966v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46488" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824948v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Servatan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghadiri" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taghizadeh Damanabi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Bahadori" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.086" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824949v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ahmadi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.084" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865544v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.07.014" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303839v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aryanasab" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarrintaj" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2646" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mahmoudian" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghasemi Kochameshki" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mahdavi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Enayati" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4395" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888901v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahroo Khaleghi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghiyasi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.024" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768560v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ganjaee Sari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.019" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768574v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fezzeh Aryanasab" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2513" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768561v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.016" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N32X0B4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303842v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.016" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824955v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mangin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.004" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768565v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Shafiei-Navid" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.03.004" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824952v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.06.006" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303834v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiye Maleki" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.01.255" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.008" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573462v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Raveshtian" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.07.005" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671216v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalili" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30509/pccc.2017.75732" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604942v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Gholami" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.08.009" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573457v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mohammadi Hafshejani" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zamanian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayarama Reddy Venugopal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezvani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sefat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.041" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687908v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035969" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375503v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2406" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604970v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Nonahal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.09.003" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX06C4K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517838v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matar" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fradet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3805" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGWPW83S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573465v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moghanian" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ali Khonakdar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15744K" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573469v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.004" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1HLRZTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025291v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4841" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117181v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914229v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.011" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825564v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.10.031" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624079v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3158" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HK3Z890-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825568v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674367v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.12.015" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619728v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154149v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683946v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460657v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117233v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281390v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256140v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256134v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282063v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Q." TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208518v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117226v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224626v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208506v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224689v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224944v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224939v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224686v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224688v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226049v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226048v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224680v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223847v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223861v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223855v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107089v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-02412-3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03621164v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01599-9" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513820v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003148760" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107071v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95151-7.00002-8" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614934v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malucelli" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.09990-1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119448v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00003-4" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119451v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00025-3" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981691v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Movahedifar" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50457-1_8" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513822v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824364-0.00003-4" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267759v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267751v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Saeb" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ganjali" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183056v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100136-3.00006-6" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662900v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825571v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05571140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didilia Ileana Mendoza-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/cas-0026-0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ayu Agustiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deded Sarip Nawawi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Fatriasari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Uzir Wahit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04049340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehsanimehr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01387-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Amira Natasha Nik Amrul Faaizol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariatti Mustapha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Akmar Rejab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844241252321" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elssa George" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomon Joy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney George" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vakili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Mohammad Alavi Nikje" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hajibeygi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00952443241297452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimita K. C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcrb.2024.1339418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianlong Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengde Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tang Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishuai Geng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17625" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedevi T" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanta Tom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Pulikaparambil Kochaidrew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.47" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#8208;tang Pan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Barreneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju C.S." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bifulco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bartoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Climaco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Franchino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Battegazzore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Fabienne Uicich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Elisabeth Penoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ezequiel Montemartini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitkhan Azat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22177" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Il Song" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingan Song" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fasce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linbing Deng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03175J" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04189146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danixa Rodriguez&#8208;melendez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallin L Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G Fisher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kianfar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ipakchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohajer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasoulifard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyed Dorraji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240489" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Movahedifar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Formela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Naser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110517" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kosmela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ryl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bogdanowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110563" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04040301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061469" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsong Cheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.18.4.7309-7319" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145682" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03976124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Long&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9030100" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03590361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Najafi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105221" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Barletta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Aversa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayyoob" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gisario" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotiba Hamad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101579" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ganjali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Rezapour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohaddespour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Jabbour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6825" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nelson Appaturi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng Poh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd Latif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03767431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissa Nurfajrin Solihat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Faturahman Hidayat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nurul Azman Mohammad Taib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hua Lee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02494-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Azarpour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Moghadam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Ehsanimehr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01055-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2022.2052897" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03540425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Susik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Zedler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030841" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-021-01200-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334084v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Seidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khodadadi Yazdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tajammal Munir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118624" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghane Moradkhani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fasihi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5432" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483510v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Akbari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081990" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Mehrpouya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100604" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112216" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Zarrintaj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mozafari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.706277" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Janbaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Darafsheh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124080" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Rabiee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rabiee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Bagherzadeh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00276-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318524v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Ahmadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00277-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Koo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeram Ramakrishna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123466" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275439v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Soroush Mousavi Khadem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106305" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Abdollahi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12040930" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504243v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parya Maroufi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Mogadam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104548" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Tikhani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Khalili" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bagheri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10090871" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mattar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04780" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Taghizadeh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taghizadeh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122881" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554353v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakharizadeh Fakharizadeh Bafghi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10040413" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910104v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Naderi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081701" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913470v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Reza Paran" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Livi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25441" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503133v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hasan Jafari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21800" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Movahedi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Moghari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154547" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510494v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12030644" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.04.085" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351850v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Aghazadeh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105355" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109104" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Fereidoon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Khorasani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020065" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Brouki Milan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03798" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967189v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Mousavi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Habibnejad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123917" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49412" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061234" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426908v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105505" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994619v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125826" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood Najafi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024291v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Moini Jazani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Navarchian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.283" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983368v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47483" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056818v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Kandola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030407" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267686v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshwaran Subramani Bhagavatheswaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Das" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Saeidi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hassan Jafari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01530-y" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189830v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duriez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouadi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144579v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Jafarzadeh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08383-6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144576v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Rohani Rad" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4654" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144574v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Rahmati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.034" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351934v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213964" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979576v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-018-0806-z" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100880" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142239" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045622v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4638" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189827v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.05.046" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144575v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.044" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347903v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275225v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105290" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394874v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Omri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Oualha" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106277" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013081v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.053" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303827v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karrabi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.029" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377157v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falanga" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12233861" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267692v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Shamsi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gity Mir Mohamad Sadeghi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Seyfi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sheibani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01507-x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144577v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21705" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768570v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.197" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839259v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mahmoudian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghasemi Kochameshki" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mahdavi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Enayati" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4395" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888901v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahroo Khaleghi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghiyasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.024" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824962v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.005" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824966v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46488" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824948v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Servatan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghadiri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taghizadeh Damanabi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Bahadori" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.086" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824949v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ahmadi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.084" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865544v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.07.014" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303839v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aryanasab" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarrintaj" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2646" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768560v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ganjaee Sari" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.019" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768574v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fezzeh Aryanasab" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2513" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303842v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.016" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768561v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.016" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N32X0B4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824955v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mangin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.004" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768565v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Shafiei-Navid" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.03.004" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824952v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.06.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303834v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiye Maleki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.01.255" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834319v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.008" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573462v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Raveshtian" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.07.005" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671216v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalili" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30509/pccc.2017.75732" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604942v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Gholami" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.08.009" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687908v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035969" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573457v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mohammadi Hafshejani" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zamanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayarama Reddy Venugopal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezvani" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sefat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.041" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375503v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2406" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604970v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Nonahal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.09.003" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX06C4K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517838v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matar" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fradet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3805" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGWPW83S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573465v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moghanian" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ali Khonakdar" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15744K" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573469v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.004" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1HLRZTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025291v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4841" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914229v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.011" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825564v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.10.031" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624079v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3158" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HK3Z890-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674367v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.12.015" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619728v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154149v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683946v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460657v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281390v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117233v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256140v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256134v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Q." TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208518v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117226v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224626v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208506v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224689v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224944v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224939v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224688v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224686v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226049v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226048v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224680v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223847v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223861v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223855v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107089v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-02412-3" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03621164v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01599-9" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513820v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003148760" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107071v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95151-7.00002-8" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614934v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malucelli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.09990-1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119448v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00003-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119451v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00025-3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981691v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Movahedifar" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50457-1_8" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513822v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824364-0.00003-4" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267759v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267751v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Saeb" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ganjali" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183056v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100136-3.00006-6" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662900v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>