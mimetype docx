--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -498,1601 +498,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-walled carbon nanotubes/woven glass/epoxy hybrid nanocomposites: Effect of fabrication methods and types of epoxy matrices</w:t>
+                <w:t xml:space="preserve">A Gas-Steamed Route to Mesoporous Open Metal–Organic Framework Cages Enhancing Flame Retardancy and Smoke Suppression of Polyurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nik Amira Natasha Nik Amrul Faaizol</w:t>
+                <w:t xml:space="preserve">Kunpeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariatti Mustapha</w:t>
+                <w:t xml:space="preserve">Xue Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nik Akmar Rejab</w:t>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07316844241252321⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.7617-7630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c17625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019932v1</w:t>
+                <w:t xml:space="preserve">hal-05019928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of filler loading on the frictional, thermal and mechanical properties of ABS/boron nitride (h-BN) nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability and flame retardancy of cotton fabric coated with PVA-boric acid-cellulose nanofiber hybrid: Role of chemical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jomon Joy</w:t>
+                <w:t xml:space="preserve">Sreedevi T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soney George</w:t>
+                <w:t xml:space="preserve">Hanna J. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101372⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.109463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019936v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive melamine-DOPO based flame retardant for superior thermal stability and flame retardancy in rigid polyurethane foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Vakili</w:t>
+                <w:t xml:space="preserve">Packaging of ZIF-8 into diatomite sealed by ionic liquid and its application in flame retardant polyurea composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mir Mohammad Alavi Nikje</w:t>
+                <w:t xml:space="preserve">Zeqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elastomers and Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (1), pp.58-79. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.108283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00952443241297452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019924v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube filled rubber nanocomposites</w:t>
+                <w:t xml:space="preserve">Role of nanocellulose geometric structures on the properties of green natural rubber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimita K. C</w:t>
+                <w:t xml:space="preserve">Milanta Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiji Abraham</w:t>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Maria</w:t>
+                <w:t xml:space="preserve">Mohamed Pulikaparambil Kochaidrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, </w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.638-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frcrb.2024.1339418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019937v1</w:t>
+                <w:t xml:space="preserve">hal-05019926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
+                <w:t xml:space="preserve">Enhancing char formation of flame retardant epoxy composites: Onigiri-like ZIF-67 modification with carboxymethyl β-cyclodextrin crosslinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesiya Susan George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+                <w:t xml:space="preserve">Qianlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanna Maria</w:t>
+                <w:t xml:space="preserve">Zhengde Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishuai Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 333, pp.121980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708213v1</w:t>
+                <w:t xml:space="preserve">hal-05019935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing char formation of flame retardant epoxy composites: Onigiri-like ZIF-67 modification with carboxymethyl β-cyclodextrin crosslinking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of filler loading on the frictional, thermal and mechanical properties of ABS/boron nitride (h-BN) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoning Song</w:t>
+                <w:t xml:space="preserve">Elssa George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+                <w:t xml:space="preserve">Jomon Joy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhishuai Geng</w:t>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soney George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121980⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.101372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019935v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gas-Steamed Route to Mesoporous Open Metal–Organic Framework Cages Enhancing Flame Retardancy and Smoke Suppression of Polyurea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reactive melamine-DOPO based flame retardant for superior thermal stability and flame retardancy in rigid polyurethane foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Bi</w:t>
+                <w:t xml:space="preserve">Maryam Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuang Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+                <w:t xml:space="preserve">Mir Mohammad Alavi Nikje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c17625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elastomers and Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.58-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00952443241297452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019928v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and flame retardancy of cotton fabric coated with PVA-boric acid-cellulose nanofiber hybrid: Role of chemical interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreedevi T</w:t>
+                <w:t xml:space="preserve">Carbon nanotube filled rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimita K. C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiji Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109463⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frcrb.2024.1339418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019921v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging of ZIF-8 into diatomite sealed by ionic liquid and its application in flame retardant polyurea composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ye-Tang Pan</w:t>
+                <w:t xml:space="preserve">Insights into the Synergistic Effect of Graphene Oxide/Silica Hybrid Nanofiller for Advancing the Properties of Epoxy Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108283⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.5932-5944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019917v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanocellulose geometric structures on the properties of green natural rubber composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+                <w:t xml:space="preserve">Hollow Superstructure In Situ Assembled by Single‐Layer Janus Nanospheres toward Electromagnetic Shielding Flame‐Retardant Polyurea Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Seantier</w:t>
+                <w:t xml:space="preserve">Ye‐tang Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Grohens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Pulikaparambil Kochaidrew</w:t>
+                <w:t xml:space="preserve">Camila Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.47⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (12), pp.2307492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202307492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019926v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow Superstructure In Situ Assembled by Single‐Layer Janus Nanospheres toward Electromagnetic Shielding Flame‐Retardant Polyurea Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camila Barreneche</w:t>
+                <w:t xml:space="preserve">Sustainable hybrid green nanofiller based on cellulose nanofiber for enhancing the properties of epoxy resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesiya Susan George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju C.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202307492⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 694, pp.134082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019942v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable hybrid green nanofiller based on cellulose nanofiber for enhancing the properties of epoxy resin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Poornima Vijayan P</w:t>
+                <w:t xml:space="preserve">Multi-walled carbon nanotubes/woven glass/epoxy hybrid nanocomposites: Effect of fabrication methods and types of epoxy matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Amira Natasha Nik Amrul Faaizol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariatti Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Akmar Rejab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 694, pp.134082. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07316844241252321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019925v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee waste-derived biochar as a flame retardant for epoxy nanocomposites</w:t>
               </w:r>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolitic imidazolate frameworks-based flame retardants for polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Tang Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,788 +2742,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐Step Polyelectrolyte Complex Coating for Flame Retardant Flax</w:t>
+                <w:t xml:space="preserve">Flame‐Retardant Self‐Healing Polymers: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danixa Rodriguez‐melendez</w:t>
+                <w:t xml:space="preserve">M. Kianfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dallin L Smith</w:t>
+                <w:t xml:space="preserve">H. Ipakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah G Fisher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">S. Mohajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rasoulifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seyed Dorraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.202300229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20240489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189146v1</w:t>
+                <w:t xml:space="preserve">hal-05019938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame‐Retardant Self‐Healing Polymers: A Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chemistry, properties and performance of flame-retardant rubber composites: Collecting, analyzing, categorizing, machine learning modeling, and visualizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mohajer</w:t>
+                <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rasoulifard</w:t>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seyed Dorraji</w:t>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Z. Naser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20240489⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.110517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019938v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemistry, properties and performance of flame-retardant rubber composites: Collecting, analyzing, categorizing, machine learning modeling, and visualizing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Recycled rubber wastes-based polymer composites with flame retardancy and electrical conductivity: Rational design, modeling and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+                <w:t xml:space="preserve">Natalia Wójcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+                <w:t xml:space="preserve">Paulina Kosmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Z. Naser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Jacek Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 250, pp.110517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110517⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 251, pp.110563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019931v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled rubber wastes-based polymer composites with flame retardancy and electrical conductivity: Rational design, modeling and optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two‐Step Polyelectrolyte Complex Coating for Flame Retardant Flax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Kosmela</w:t>
+                <w:t xml:space="preserve">Danixa Rodriguez‐melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Ryl</w:t>
+                <w:t xml:space="preserve">Dallin L Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bogdanowicz</w:t>
+                <w:t xml:space="preserve">Sarah G Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 251, pp.110563. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309 (1), pp.2300229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.110563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.202300229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019918v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Flame-Retardant Additives for Polymers: Future Perspectives</w:t>
+                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meier-Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15061469⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.126208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040301v1</w:t>
+                <w:t xml:space="preserve">hal-04709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of sustainable polylactic acid and polyhydroxybutyrate (PLA/PHB) blends</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable Flame-Retardant Additives for Polymers: Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meier-Haack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 251, pp.126208. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15061469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709514v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of thermal stability and flame retardancy of beech wood fibers using steam explosion and phosphorylation reaction</w:t>
               </w:r>
@@ -3643,90 +3643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubber wastes recycling for developing advanced polymer composites: A warm handshake with sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Wójcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3777,103 +3777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast char formation induced by POSS confining Co-MOF hollow prisms in epoxy composites with mitigated heat and smoke hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengde Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoning Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Tang Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 474, pp.145682. </w:t>
@@ -3963,51 +3963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltea Murariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.140. </w:t>
@@ -4039,697 +4039,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Processability and Antioxidant Behavior of Poly(3-hydroxybutyrate) in Presence of Ferulic Acid-Based Additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review on thermal degradation of polylactic acid (PLA)/polyhydroxybutyrate (PHB) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Longé</w:t>
+                <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michely</w:t>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gallos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">M.R. Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9030100⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.109995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592056v1</w:t>
+                <w:t xml:space="preserve">hal-03682320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-layer polymer deposited fabrics with superior flame retardancy and electrical conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Poly(butylene Succinate) (PBS): materials, processing, and industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Najafi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Badawi</w:t>
+                <w:t xml:space="preserve">Clizia Aversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ayyoob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Gisario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotiba Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2022.105221⟩</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590361v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on thermal degradation of polylactic acid (PLA)/polyhydroxybutyrate (PHB) blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.R. Saeb</w:t>
+                <w:t xml:space="preserve">Nonisothermal Cure Behavior and Kinetics of Cerium‐doped Fe 3 O 4 /Epoxy Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Rezapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mohaddespour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109995⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.6825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682320v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(butylene Succinate) (PBS): materials, processing, and industrial applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Processability and Antioxidant Behavior of Poly(3-hydroxybutyrate) in Presence of Ferulic Acid-Based Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kotiba Hamad</w:t>
+                <w:t xml:space="preserve">Lionel Longé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101579⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9030100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720430v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisothermal Cure Behavior and Kinetics of Cerium‐doped Fe 3 O 4 /Epoxy Nanocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mohaddespour</w:t>
+                <w:t xml:space="preserve">Layer-by-layer polymer deposited fabrics with superior flame retardancy and electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ehsanimehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karam Jabbour</w:t>
+                <w:t xml:space="preserve">P. Najafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.105221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.6825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2022.105221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736164v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recent advancement on preparation, characterization and application of nanolignin</w:t>
               </w:r>
@@ -5126,64 +5126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Formela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5230,64 +5230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTR/Thermoplastics Blends: How Do Interfacial Interactions Govern Processing and Physico-Mechanical Properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Wiśniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Susik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,940 +5462,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Polysaccharides: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame retardant polymer materials: An update and the future for 3D printing developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzad Seidi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118624⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.100604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2020.100604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334084v1</w:t>
+                <w:t xml:space="preserve">hal-03114539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy effect of phosphorus graphite nanoplatelets on ethylene‐vinyl acetate copolymer: Physical blending versus chemical modification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+                <w:t xml:space="preserve">Amine‐functionalized metal–organic frameworks/epoxy nanocomposites: Structure‐properties relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5432⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.51005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.51005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275404v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy/Ionic Liquid-Modified Mica Nanocomposites: Network Formation-Network Degradation Correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luanda Lins</w:t>
+                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11081990⟩</w:t>
+              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.24-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483510v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant polymer materials: An update and the future for 3D printing developments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epoxy/Ionic Liquid-Modified Mica Nanocomposites: Network Formation-Network Degradation Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2020.100604⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11081990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114539v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine‐functionalized metal–organic frameworks/epoxy nanocomposites: Structure‐properties relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of polyhydroxyalkanoates (PHAs) biopolymers: materials, printing techniques, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Serre</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.51005⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.112216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230129v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystalline Polysaccharides: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Khodadadi Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Bao Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Sajjad Habibzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
+                <w:t xml:space="preserve">Muhammad Tajammal Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.118624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111105v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of polyhydroxyalkanoates (PHAs) biopolymers: materials, printing techniques, and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
+                <w:t xml:space="preserve">Flame retardancy effect of phosphorus graphite nanoplatelets on ethylene‐vinyl acetate copolymer: Physical blending versus chemical modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghane Moradkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fasihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.112216. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242017v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Bioengineered Nanoparticles in Cancer Therapy</w:t>
               </w:r>
@@ -6433,51 +6433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomy Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6511,51 +6511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D printing of shape memory polylactic acid (PLA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,51 +6939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7216,51 +7216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeram Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,90 +7320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Nonisothermal cure kinetics of epoxy/MnxFe3-xO4 nanocomposites” [Prog. Org. Coat. 140C (2020) 105505]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Soroush Mousavi Khadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahideh Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 157, pp.106305. </w:t>
@@ -7435,1800 +7435,1800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Treatment of Halloysite Nanotubes (HNTs) on the Kinetics of Epoxy Resin Cure with Amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+                <w:t xml:space="preserve">Polyurethane/Silane-Functionalized ZrO2 Nanocomposite Powder Coatings: Thermal Degradation Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shirkavand Shirkavand Hadavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Fakharizadeh Fakharizadeh Bafghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hossein Abdollahi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12040930⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10040413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554351v1</w:t>
+                <w:t xml:space="preserve">hal-02554353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nitrogen-rich flame retardant based on conductive poly(aniline-co-melamine)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flame Retardant Polypropylenes: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104548⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12081701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504243v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-Resistant Polyurethane/Nanoclay Powder Coatings: Degradation Kinetics Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super‐crosslinked ionic liquid‐intercalated montmorillonite/epoxy nanocomposites: Cure kinetics, viscoelastic behavior and thermal degradation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Khalili</w:t>
+                <w:t xml:space="preserve">Seyed Mohamad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Bagheri</w:t>
+                <w:t xml:space="preserve">Sebastian Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.871. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), pp.1940-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings10090871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.25441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934853v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resorcinol-based epoxy resins hardened with limonene and eugenol derivatives: From the synthesis of renewable diamines to the mechanical properties of bio-based thermosets</w:t>
+                <w:t xml:space="preserve">Electroactive poly (p-phenylene sulfide)/r-Graphene Oxide/Chitosan as a novel potential candidate for tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Mattar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Hasan Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909060v1</w:t>
+                <w:t xml:space="preserve">hal-02503133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Organic Framework (MOF)/Epoxy Coatings: A Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, characterization, and high potential of 3D metal–organic framework (MOF) nanoparticles for curing with epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Taghizadeh</w:t>
+                <w:t xml:space="preserve">Farnaz Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Taghizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+                <w:t xml:space="preserve">Shahab Moghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.2881. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 829, pp.154547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13122881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883896v1</w:t>
+                <w:t xml:space="preserve">hal-02993926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring hardness and electrochemical performance of TC4 coated Cu/a-C thin coating with introducing second metal Zr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium carbonate and ammonium polyphosphate flame retardant additives formulated to protect ethylene vinyl acetate copolymer against fire: Hydrated or carbonated calcium?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Khamseh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vnl.21800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561043v1</w:t>
+                <w:t xml:space="preserve">hal-02926270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane/Silane-Functionalized ZrO2 Nanocomposite Powder Coatings: Thermal Degradation Kinetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+                <w:t xml:space="preserve">New nitrogen-rich flame retardant based on conductive poly(aniline-co-melamine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parya Maroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Najafi Mogadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10040413⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554353v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardant Polypropylenes: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Ducos</w:t>
+                <w:t xml:space="preserve">Thermal-Resistant Polyurethane/Nanoclay Powder Coatings: Degradation Kinetics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shirkavand Hadavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12081701⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10090871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910104v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super‐crosslinked ionic liquid‐intercalated montmorillonite/epoxy nanocomposites: Cure kinetics, viscoelastic behavior and thermal degradation mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+                <w:t xml:space="preserve">Tailoring hardness and electrochemical performance of TC4 coated Cu/a-C thin coating with introducing second metal Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Ramezanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mohamad Reza Paran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Livi</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.25441⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913470v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive poly (p-phenylene sulfide)/r-Graphene Oxide/Chitosan as a novel potential candidate for tissue engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+                <w:t xml:space="preserve">Resorcinol-based epoxy resins hardened with limonene and eugenol derivatives: From the synthesis of renewable diamines to the mechanical properties of bio-based thermosets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Hasan Jafari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503133v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium carbonate and ammonium polyphosphate flame retardant additives formulated to protect ethylene vinyl acetate copolymer against fire: Hydrated or carbonated calcium?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+                <w:t xml:space="preserve">Metal-Organic Framework (MOF)/Epoxy Coatings: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Taghizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Taghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vnl.21800⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13122881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926270v1</w:t>
+                <w:t xml:space="preserve">hal-02883896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and high potential of 3D metal–organic framework (MOF) nanoparticles for curing with epoxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curing Kinetics and Thermal Stability of Epoxy Composites Containing Newly Obtained Nano-Scale Aluminum Hypophosphite (AlPO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Tikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Moghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shahab Moghari</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154547⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12030644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993926v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing Kinetics and Thermal Stability of Epoxy Composites Containing Newly Obtained Nano-Scale Aluminum Hypophosphite (AlPO2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shahab Moghari</w:t>
+                <w:t xml:space="preserve">Effect of Surface Treatment of Halloysite Nanotubes (HNTs) on the Kinetics of Epoxy Resin Cure with Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.644. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12030644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12040930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510494v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorization of exfoliated graphite for developing flame retardant ethylene vinyl acetate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghane Moradkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Fasihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9675,360 +9675,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-enriched diamond-like carbon coatings promote regeneration at the bone–implant interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and preparation of new polypropylene/magnesium oxide micro particles composites reinforced with hydroxyapatite nanoparticles: a study of thermal stability, flame retardancy and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiman Brouki Milan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bahram Ramezanzadeh</w:t>
+                <w:t xml:space="preserve">Masoumeh Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navid Habibnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (4), pp.e03798. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.123917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554354v1</w:t>
+                <w:t xml:space="preserve">hal-02967189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and preparation of new polypropylene/magnesium oxide micro particles composites reinforced with hydroxyapatite nanoparticles: a study of thermal stability, flame retardancy and mechanical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper-enriched diamond-like carbon coatings promote regeneration at the bone–implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoumeh Mousavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+                <w:t xml:space="preserve">Peiman Brouki Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Ramezanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navid Habibnejad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.123917. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.e03798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967189v1</w:t>
+                <w:t xml:space="preserve">hal-02554354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silane‐functionalized Al 2 O 3 ‐modified polyurethane powder coatings: Nonisothermal degradation kinetics and mechanistic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shirkavand Hadavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohamad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10105,51 +10105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Rastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,90 +10230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonisothermal cure kinetics of epoxy/MnxFe3-xO4 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Soroush Mousavi Khadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahideh Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140, pp.105505. </w:t>
@@ -10351,77 +10351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazole-functionalized nitrogen-rich Mg-Al-CO3 layered double hydroxide for developing highly crosslinkable epoxy with high thermal and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Seidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Esmaeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10479,2134 +10479,2134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of halloysite nanotubes controls the curability of low filled epoxy nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhood Najafi</w:t>
+                <w:t xml:space="preserve">Flame Retardant Epoxy Composites on the Road of Innovation: An Analysis with Flame Retardancy Index for Future Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.06.009⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189828v1</w:t>
+                <w:t xml:space="preserve">hal-02351934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushy-surface hybrid nanoparticles for developing epoxy superadhesives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+                <w:t xml:space="preserve">New Insights into the Investigation of Smoke Production Using a Cone Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.283⟩</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-018-0806-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024291v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Contribution of Two Phosphorus-Based Groups to Polymer Flammability via Pyrolysis-Combustion Flow Calorimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of new aromatic polyamides containing α-amino phosphonate with high thermal stability and low heat release rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Jafarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12182961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08383-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371662v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition kinetics of dynamically vulcanized polyamide 6-acrylonitrile butadiene rubber-halloysite nanotube nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+                <w:t xml:space="preserve">Injectable poloxamer/graphene oxide hydrogels with well‐controlled mechanical and rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Rohani Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Formela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.47483⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983368v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy Index for Thermoplastic Composites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Properties of nano-Fe3O4 incorporated epoxy coatings from Cure Index perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shirkavand Hadavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11030407⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056818v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taste of Waste: The Edge of Eggshell Over Calcium Carbonate in Acrylonitrile Butadiene Rubber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of phosphorus based melamine-terephthaldehyde resin and Mg-Al layered double hydroxide on the thermal stability, flame retardancy and mechanical properties of polypropylene MgO composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoumeh Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-019-01530-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.100880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267686v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic flame-retardant effect between lignin and magnesium hydroxide in poly(ethylene-co-vinyl acetate)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Stability and Flammability Behavior of Poly(3-hydroxybutyrate) (PHB) Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghane Moradkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame Retardancy and Thermal Stability of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/flret-2019-0002⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (14), pp.2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12142239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189830v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new aromatic polyamides containing α-amino phosphonate with high thermal stability and low heat release rate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of complementary actions of mineral and organic additives in thermoplastic polymer composites by Flame Retardancy Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08383-6⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.2056-2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144579v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injectable poloxamer/graphene oxide hydrogels with well‐controlled mechanical and rheological properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Bio-epoxy resins with inherent flame retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Rohani Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4654⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.608-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144576v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of nano-Fe3O4 incorporated epoxy coatings from Cure Index perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zohre Karami</w:t>
+                <w:t xml:space="preserve">The Taste of Waste: The Edge of Eggshell Over Calcium Carbonate in Acrylonitrile Butadiene Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eshwaran Subramani Bhagavatheswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Rastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Saeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Hassan Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.04.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.2478-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-019-01530-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144574v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardant Epoxy Composites on the Road of Innovation: An Analysis with Flame Retardancy Index for Future Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flame Retardancy Index for Thermoplastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baljinder Kandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24213964⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11030407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351934v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Investigation of Smoke Production Using a Cone Calorimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Sonnier</w:t>
+                <w:t xml:space="preserve">Synergistic flame-retardant effect between lignin and magnesium hydroxide in poly(ethylene-co-vinyl acetate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-018-0806-z⟩</w:t>
+              <w:t xml:space="preserve">Flame Retardancy and Thermal Stability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/flret-2019-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979576v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of phosphorus based melamine-terephthaldehyde resin and Mg-Al layered double hydroxide on the thermal stability, flame retardancy and mechanical properties of polypropylene MgO composites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Contribution of Two Phosphorus-Based Groups to Polymer Flammability via Pyrolysis-Combustion Flow Calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100880⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (18), pp.2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12182961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424994v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability and Flammability Behavior of Poly(3-hydroxybutyrate) (PHB) Based Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bushy-surface hybrid nanoparticles for developing epoxy superadhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Moini Jazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Navarchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12142239⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009727v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of complementary actions of mineral and organic additives in thermoplastic polymer composites by Flame Retardancy Index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface chemistry of halloysite nanotubes controls the curability of low filled epoxy nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhood Najafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Negar Rahmati</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (8), pp.2056-2066. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.555-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045622v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-epoxy resins with inherent flame retardancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Rohani Rad</w:t>
+                <w:t xml:space="preserve">Thermal decomposition kinetics of dynamically vulcanized polyamide 6-acrylonitrile butadiene rubber-halloysite nanotube nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.608-612. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.47483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.47483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189827v1</w:t>
+                <w:t xml:space="preserve">hal-01983368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable polyester thin films and coatings in the line of fire: the time of polyhydroxyalkanoate (PHA)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Rohani Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 133, pp.85-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12666,64 +12666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12809,64 +12809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahideh Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.105290. </w:t>
@@ -12930,51 +12930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Oualha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13028,373 +13028,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards advanced flame retardant organic coatings: Expecting a new function from polyaniline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Khodadadi Yazdi</w:t>
+                <w:t xml:space="preserve">Well-cured silicone/halloysite nanotubes nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Moini Jazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Navarchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Karrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 130, pp.144-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.053⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 129, pp.357-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013081v1</w:t>
+                <w:t xml:space="preserve">hal-02303827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-cured silicone/halloysite nanotubes nanocomposite coatings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Karrabi</w:t>
+                <w:t xml:space="preserve">Towards advanced flame retardant organic coatings: Expecting a new function from polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Khodadadi Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Najafi Moghadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 129, pp.357-365. </w:t>
+              <w:t xml:space="preserve">, 2019, 130, pp.144-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303827v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium-Treated Titanium Implants with Improved Cellular and Molecular Activities at the Tissue–Implant Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Falanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (23), pp.3861. </w:t>
@@ -13579,51 +13579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple‐faced polypropylene: Fire retardant, thermally stable, and antioxidative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13694,161 +13694,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of nanoparticles with macromolecules for epoxy curing: Development of super-reactive nitrogen-rich nanosilica through surface chemistry manipulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flame retardant epoxy/halloysite nanotubes nanocomposite coatings: Exploring low-concentration threshold for flammability compared to expandable graphite as superior fire retardant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 447, pp.152 - 164. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.8 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768570v1</w:t>
+                <w:t xml:space="preserve">hal-01824962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of structure-performance properties of a special type of polysulfone blended membranes</w:t>
               </w:r>
@@ -14092,883 +14075,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant epoxy/halloysite nanotubes nanocomposite coatings: Exploring low-concentration threshold for flammability compared to expandable graphite as superior fire retardant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization kinetics study of dynamically vulcanized PA6/NBR/HNTs nanocomposites by nonisothermal differential scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Formela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 119, pp.8 - 14. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.46488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824962v1</w:t>
+                <w:t xml:space="preserve">hal-01824966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics study of dynamically vulcanized PA6/NBR/HNTs nanocomposites by nonisothermal differential scanning calorimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Formela</w:t>
+                <w:t xml:space="preserve">Zeolite-based catalysts for exergy efficiency enhancement: The insights gained from nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Servatan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Taghizadeh Damanabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Bahadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.46488⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (7), pp.15868 - 15876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824966v1</w:t>
+                <w:t xml:space="preserve">hal-01824948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite-based catalysts for exergy efficiency enhancement: The insights gained from nanotechnology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyaniline in retrospect and prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 5 (7), pp.15868 - 15876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.086⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 5 (7), pp.15852 - 15860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824948v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaniline in retrospect and prospect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-lasting fire in partially and completely cured epoxy coatings containing expandable graphite and halloysite nanotube additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (7), pp.15852 - 15860. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.160 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.05.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824949v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-lasting fire in partially and completely cured epoxy coatings containing expandable graphite and halloysite nanotube additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new direction in design of bio-based flame retardants for poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vagner</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aryanasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (8), pp.914-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865544v1</w:t>
+                <w:t xml:space="preserve">hal-02303839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new direction in design of bio-based flame retardants for poly(lactic acid)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Laoutid</w:t>
+                <w:t xml:space="preserve">Surface engineering of nanoparticles with macromolecules for epoxy curing: Development of super-reactive nitrogen-rich nanosilica through surface chemistry manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Moini Jazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Navarchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (8), pp.914-924. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 447, pp.152 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.2646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303839v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetron-sputtered copper/diamond-like carbon composite thin films with super anti-corrosion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mahdavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15025,338 +15025,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbranched poly(ethyleneimine) physically attached to silica nanoparticles to facilitate curing of epoxy nanocomposite coatings</w:t>
+                <w:t xml:space="preserve">Three in one: β -cyclodextrin, nanohydroxyapatite, and a nitrogen-rich polymer integrated into a new flame retardant for poly (lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samira Ghiyasi</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Ganjaee Sari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+                <w:t xml:space="preserve">Fezzeh Aryanasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 333, pp.148 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768560v1</w:t>
+                <w:t xml:space="preserve">hal-01768574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three in one: β -cyclodextrin, nanohydroxyapatite, and a nitrogen-rich polymer integrated into a new flame retardant for poly (lactic acid)</w:t>
+                <w:t xml:space="preserve">Hyperbranched poly(ethyleneimine) physically attached to silica nanoparticles to facilitate curing of epoxy nanocomposite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ghiyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Ganjaee Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samira Benali</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 333, pp.148 - 157. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.100 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.2513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768574v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy/starch-modified nano-zinc oxide transparent nanocomposite coatings: A showcase of superior curing behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Ganjaee Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15433,90 +15433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to mechanistically explain the viscoelastic behavior of transparent epoxy/starch-modified ZnO nanocomposite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Ganjaee Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15573,278 +15573,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of modified lignocellulose and nano-hydroxyapatite in development of new bio-based adjuvant flame retardant for poly(lactic acid)</w:t>
+                <w:t xml:space="preserve">Novel poly(amide-azomethine) nanocomposites reinforced with polyacrylic acid- co -2-acrylamido-2-methylpropanesulfonic acid modified LDH: Synthesis and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Shafiei-Navid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 666, pp.51 - 59. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.165 - 176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824955v1</w:t>
+                <w:t xml:space="preserve">hal-01768565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel poly(amide-azomethine) nanocomposites reinforced with polyacrylic acid- co -2-acrylamido-2-methylpropanesulfonic acid modified LDH: Synthesis and properties</w:t>
+                <w:t xml:space="preserve">Inclusion of modified lignocellulose and nano-hydroxyapatite in development of new bio-based adjuvant flame retardant for poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fezzeh Aryanasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Shafiei-Navid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 157, pp.165 - 176. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 666, pp.51 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768565v1</w:t>
+                <w:t xml:space="preserve">hal-01824955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing behavior of epoxy/Fe 3 O 4 nanocomposites: A comparison between the effects of bare Fe 3 O 4 , Fe 3 O 4 /SiO 2 /chitosan and Fe 3 O 4 /SiO 2 /chitosan/imide/phenylalanine-modified nanofillers</w:t>
               </w:r>
@@ -15964,90 +15964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polyvinyl chloride (PVC) nanocomposite consisting of aromatic polyamide and chitosan modified ZnO nanoparticles with enhanced thermal stability, low heat release rate and improved mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdiye Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16120,51 +16120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chivas-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16254,77 +16254,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Raveshtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Fasihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.164 - 175. </w:t>
@@ -16401,51 +16401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Khalili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16486,545 +16486,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nanocomposites based on poly(ethylene- co -vinyl acetate) for coating applications: The complementary actions of hydroxyapatite, MWCNTs and ammonium polyphosphate on flame retardancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance hybrid coatings based on diamond-like carbon and copper for carbon steel protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.08.009⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604942v1</w:t>
+                <w:t xml:space="preserve">hal-01626072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance hybrid coatings based on diamond-like carbon and copper for carbon steel protection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel nanocomposites based on poly(ethylene- co -vinyl acetate) for coating applications: The complementary actions of hydroxyapatite, MWCNTs and ammonium polyphosphate on flame retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Karaseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.207 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01626072v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As-You-Type Social Aware Search</w:t>
+                <w:t xml:space="preserve">Antibacterial glass-ionomer cement restorative materials: A critical review on the current status of extended release formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lagrée</w:t>
+                <w:t xml:space="preserve">Tahereh Mohammadi Hafshejani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+                <w:t xml:space="preserve">Ali Zamanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Vahabi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jayarama Reddy Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3035969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687908v1</w:t>
+                <w:t xml:space="preserve">hal-01573457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial glass-ionomer cement restorative materials: A critical review on the current status of extended release formulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">As-You-Type Social Aware Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayarama Reddy Venugopal</w:t>
+                <w:t xml:space="preserve">Paul Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Rezvani</w:t>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farshid Sefat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hossein Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.1 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3035969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573457v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-fiber-reinforced thermoplastic composites: influence of processing on fire retardant properties</w:t>
               </w:r>
@@ -17036,77 +17036,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (6), pp.646-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17153,51 +17153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent nanocomposite coatings based on epoxy and layered double hydroxide: Nonisothermal cure kinetics and viscoelastic behavior assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Rastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Nonahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17280,640 +17280,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of modified mesoporous silica SBA-15 on the flammability of intumescent high-density polyethylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matar</w:t>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Azambre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3805⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517838v1</w:t>
+                <w:t xml:space="preserve">hal-01573464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+                <w:t xml:space="preserve">Chitosan and imide-functional Fe 3 O 4 nanoparticles to prepare new xanthene based poly(ether-imide) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Moghanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahroo Khaleghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hajibeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ali Khonakdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (113), pp.112568 - 112575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA15744K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573464v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan and imide-functional Fe 3 O 4 nanoparticles to prepare new xanthene based poly(ether-imide) nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hossein Ali Khonakdar</w:t>
+                <w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA15744K⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.340 - 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573465v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Influence of modified mesoporous silica SBA-15 on the flammability of intumescent high-density polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Azambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Viretto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.1363-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of thermal stability and flammability of poly(methyl methacrylate) composites by combination of APP with ZrO2, sepiolite or MMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18204,708 +18204,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Polycarbonate nanocomposite with improved fire behavior, physical and psychophysical transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polimery: journal on chemistry, technology and polymer processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.319 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565540v1</w:t>
+                <w:t xml:space="preserve">hal-00825564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycarbonate nanocomposite with improved fire behavior, physical and psychophysical transparency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Eterradossi</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferry</w:t>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Longuet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Le Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polimery: journal on chemistry, technology and polymer processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825564v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aminobisphosphonated copolymer on the thermal stability and flammability of poly(methylmethacrylate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">Claire Negrell-Guirao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.3158⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624079v1</w:t>
+                <w:t xml:space="preserve">hal-00728438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Vahabi</w:t>
+                <w:t xml:space="preserve">Effect of aminobisphosphonated copolymer on the thermal stability and flammability of poly(methylmethacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Batistella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70, pp.58-66. </w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pi.3158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825565v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Vahabi</w:t>
+                <w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Negrell-Guirao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00728438v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the molecular structure and the flammability of polymers: Study of phosphonate functions using microscale combustion calorimeter</w:t>
               </w:r>
@@ -18917,77 +18917,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.1258-1266. </w:t>
@@ -19025,51 +19025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and empirical approaches to understanding the effect of phosphonate groups on the thermal degradation for two chemically modified PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19191,77 +19191,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignifugation des Matériaux Polymères : Tendances Actuelles et Perspectives Durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19312,51 +19312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19420,51 +19420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19502,51 +19502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the resistance to hydrothermal ageing of flame retarded Pla by incorporating miscible pmma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19627,77 +19627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammability of phosphorus-containing polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bier Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19733,342 +19733,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of expanded and expandable graphites for fire retardancy of continuous fiber-reinforced thermoplastic composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Investigation of thermal stability and flammability of PMMA composites by combination of APP with ZrO2, sepiolite or MMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Eco-friendly Flame Retardant Additives and Materials, ECOFRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference on Modification, Degradation and Stabilization of Polymers (MODEST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Portoroz, Slovenia. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281390v1</w:t>
+                <w:t xml:space="preserve">hal-01117233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermal stability and flammability of PMMA composites by combination of APP with ZrO2, sepiolite or MMT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Use of expanded and expandable graphites for fire retardancy of continuous fiber-reinforced thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Modification, Degradation and Stabilization of Polymers (MODEST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Portoroz, Slovenia. pp.60-67</w:t>
+              <w:t xml:space="preserve">1st International Conference on Eco-friendly Flame Retardant Additives and Materials, ECOFRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117233v1</w:t>
+                <w:t xml:space="preserve">hal-01281390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-fiber-reinforced thermoplastic composites : improvement of fire retardant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMI Fire resistance in plastics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20119,77 +20119,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloque national du Groupe Français d’études et d’applications des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20214,103 +20214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-fiber-reinforced thermoplastic composites : improvement of fire retardant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMI Fire resistance in plastics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20348,77 +20348,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on effect of ZrO2, sepiolite and MMT on rheology and char residue formation of PMMA composites during combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20456,103 +20456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement au feu de composites thermoplastiques à fibres continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop commun SCF/GDR Feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20577,64 +20577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behavior of thermoplastics : fiber-reinforced plastics application - « Ideal Resins » project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème symposium international RTM &amp; Infusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Saint Avold, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20653,247 +20653,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du comportement au feu de composites thermoplastiques à fibres continues par voie additive et retardateurs de flamme sans halogènes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Consequences of ageing on the fire retardant properties of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innov’Days Les plastiques ignifugés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop- Degradation of fire-retarded polymers in environmental conditions- Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208506v1</w:t>
+                <w:t xml:space="preserve">hal-01224689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of ageing on the fire retardant properties of polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Amélioration du comportement au feu de composites thermoplastiques à fibres continues par voie additive et retardateurs de flamme sans halogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop- Degradation of fire-retarded polymers in environmental conditions- Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mèze, France</w:t>
+              <w:t xml:space="preserve">Innov’Days Les plastiques ignifugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224689v1</w:t>
+                <w:t xml:space="preserve">hal-01208506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of fire retardancy of PA6 and PP/PA6 blends using talcs and sepiolite combined with flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20931,51 +20931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermophysical properties of materials on the heating rate and time to ignition of filled polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21026,51 +21026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bisphosphonated copolymers as additives on the thermal stability and fire behavior of polymethylmethacrylate (PMMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt 2010 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21095,51 +21095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide blends based on three different nanoclays: thermal stability and fire retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21164,51 +21164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Pyrolysis Combustion Flow Calorimetry (PCFC) to predict the flammability parameters of polymers from their chemical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21246,51 +21246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent polycarbonate with improved fire behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21328,51 +21328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence de nanoparticules pour améliorer le comportement au feu de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème édition des journées de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21429,51 +21429,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability and flammability properties of two chemically phosphorus modified PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Fire Retardancy and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21498,51 +21498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolin surface modification by polyhedral oligomeric silsesquioxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21580,51 +21580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent polycarbonate nanocomposites with good fire behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21694,51 +21694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2023, 978-0-323-95151-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2021-0-02412-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21939,51 +21939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22043,51 +22043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Malucelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22147,77 +22147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer nanocomposites from the flame retardancy viewpoint: A comprehensive classification of nanoparticle performance using the flame retardancy index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Polymer Nanocomposites for Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.61-146, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22290,64 +22290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomy Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Mehrpouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Ganjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Polymer Nanocomposites for Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.675-685, 2021, </w:t>
@@ -22528,51 +22528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeram Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22662,64 +22662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t>
@@ -22783,51 +22783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Mozafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22878,51 +22878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaniline/metal oxides nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Zarrintaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23371,51 +23371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05571140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didilia Ileana Mendoza-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/cas-0026-0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ayu Agustiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deded Sarip Nawawi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Fatriasari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Uzir Wahit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04049340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehsanimehr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01387-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Amira Natasha Nik Amrul Faaizol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariatti Mustapha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Akmar Rejab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844241252321" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elssa George" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomon Joy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney George" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vakili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Mohammad Alavi Nikje" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hajibeygi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00952443241297452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimita K. C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcrb.2024.1339418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianlong Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengde Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tang Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishuai Geng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17625" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedevi T" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanta Tom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Pulikaparambil Kochaidrew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.47" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#8208;tang Pan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Barreneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju C.S." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bifulco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bartoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Climaco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Franchino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Battegazzore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Fabienne Uicich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Elisabeth Penoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ezequiel Montemartini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitkhan Azat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22177" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Il Song" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingan Song" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fasce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linbing Deng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03175J" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04189146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danixa Rodriguez&#8208;melendez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallin L Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G Fisher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kianfar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ipakchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohajer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasoulifard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyed Dorraji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240489" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Movahedifar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Formela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Naser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110517" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kosmela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ryl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bogdanowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110563" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04040301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061469" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsong Cheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.18.4.7309-7319" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145682" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03976124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Long&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9030100" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03590361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Najafi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105221" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Barletta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Aversa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayyoob" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gisario" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotiba Hamad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101579" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ganjali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Rezapour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohaddespour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Jabbour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6825" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nelson Appaturi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng Poh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd Latif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03767431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissa Nurfajrin Solihat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Faturahman Hidayat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nurul Azman Mohammad Taib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hua Lee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02494-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Azarpour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Moghadam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Ehsanimehr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01055-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2022.2052897" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03540425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Susik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Zedler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030841" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-021-01200-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334084v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Seidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khodadadi Yazdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tajammal Munir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118624" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghane Moradkhani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fasihi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5432" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483510v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Akbari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081990" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Mehrpouya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100604" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112216" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Zarrintaj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mozafari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.706277" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Janbaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Darafsheh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124080" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Rabiee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rabiee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Bagherzadeh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00276-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318524v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Ahmadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00277-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Koo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeram Ramakrishna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123466" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275439v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Soroush Mousavi Khadem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106305" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Abdollahi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12040930" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504243v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parya Maroufi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Mogadam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104548" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Tikhani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Khalili" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bagheri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10090871" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mattar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04780" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Taghizadeh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taghizadeh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122881" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554353v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakharizadeh Fakharizadeh Bafghi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10040413" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910104v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Naderi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081701" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913470v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Reza Paran" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Livi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25441" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503133v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hasan Jafari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21800" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Movahedi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Moghari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154547" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510494v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12030644" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.04.085" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351850v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Aghazadeh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105355" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109104" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Fereidoon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Khorasani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020065" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Brouki Milan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03798" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967189v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Mousavi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Habibnejad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123917" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49412" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061234" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426908v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105505" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994619v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125826" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood Najafi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024291v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Moini Jazani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Navarchian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.283" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983368v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47483" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056818v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Kandola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030407" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267686v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshwaran Subramani Bhagavatheswaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Das" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Saeidi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hassan Jafari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01530-y" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189830v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duriez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouadi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144579v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Jafarzadeh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08383-6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144576v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Rohani Rad" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4654" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144574v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Rahmati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.034" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351934v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213964" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979576v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-018-0806-z" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100880" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142239" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045622v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4638" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189827v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.05.046" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144575v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.044" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347903v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275225v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105290" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394874v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Omri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Oualha" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106277" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013081v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.053" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303827v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karrabi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.029" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377157v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falanga" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12233861" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267692v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Shamsi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gity Mir Mohamad Sadeghi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Seyfi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sheibani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01507-x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144577v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21705" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768570v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.197" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839259v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mahmoudian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghasemi Kochameshki" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mahdavi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Enayati" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4395" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888901v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahroo Khaleghi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghiyasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.024" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824962v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.005" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824966v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46488" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824948v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Servatan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghadiri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taghizadeh Damanabi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Bahadori" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.086" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824949v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ahmadi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.084" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865544v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.07.014" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303839v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aryanasab" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarrintaj" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2646" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768560v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ganjaee Sari" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.019" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768574v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fezzeh Aryanasab" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2513" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303842v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.016" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768561v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.016" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N32X0B4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824955v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mangin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.004" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768565v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Shafiei-Navid" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.03.004" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824952v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.06.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303834v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiye Maleki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.01.255" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834319v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.008" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573462v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Raveshtian" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.07.005" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671216v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalili" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30509/pccc.2017.75732" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604942v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Gholami" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.08.009" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687908v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035969" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573457v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mohammadi Hafshejani" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zamanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayarama Reddy Venugopal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezvani" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sefat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.041" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375503v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2406" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604970v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Nonahal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.09.003" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX06C4K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517838v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matar" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fradet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3805" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGWPW83S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573465v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moghanian" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ali Khonakdar" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15744K" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573469v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.004" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1HLRZTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025291v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4841" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914229v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.011" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825564v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.10.031" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624079v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3158" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HK3Z890-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674367v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.12.015" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619728v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154149v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683946v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460657v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281390v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117233v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256140v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256134v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Q." TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208518v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117226v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224626v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208506v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224689v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224944v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224939v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224688v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224686v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226049v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226048v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224680v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223847v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223861v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223855v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107089v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-02412-3" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03621164v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01599-9" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513820v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003148760" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107071v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95151-7.00002-8" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614934v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malucelli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.09990-1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119448v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00003-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119451v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00025-3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981691v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Movahedifar" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50457-1_8" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513822v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824364-0.00003-4" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267759v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267751v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Saeb" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ganjali" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183056v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100136-3.00006-6" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662900v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05571140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didilia Ileana Mendoza-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/cas-0026-0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ayu Agustiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deded Sarip Nawawi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Fatriasari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Uzir Wahit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04049340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehsanimehr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01387-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tang Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedevi T" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesiya Susan George" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanta Tom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Pulikaparambil Kochaidrew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.47" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianlong Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengde Han" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishuai Geng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elssa George" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomon Joy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Vijayan P" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney George" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vakili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Mohammad Alavi Nikje" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hajibeygi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00952443241297452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimita K. C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcrb.2024.1339418" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00601" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#8208;tang Pan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Barreneche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju C.S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Amira Natasha Nik Amrul Faaizol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariatti Mustapha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Akmar Rejab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844241252321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bifulco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bartoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Climaco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Franchino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Battegazzore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Fabienne Uicich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Elisabeth Penoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ezequiel Montemartini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitkhan Azat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22177" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Il Song" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingan Song" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fasce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linbing Deng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03175J" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kianfar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ipakchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohajer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasoulifard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyed Dorraji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Movahedifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Formela" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Naser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110517" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kosmela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ryl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bogdanowicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.110563" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04189146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danixa Rodriguez&#8208;melendez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallin L Smith" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G Fisher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300229" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabanian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meier-Haack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126208" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04040301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061469" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsong Cheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.18.4.7309-7319" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145682" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03976124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Saeb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Barletta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Aversa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayyoob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gisario" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotiba Hamad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101579" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ganjali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Rezapour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohaddespour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Jabbour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6825" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Long&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9030100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03590361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Najafi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105221" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nelson Appaturi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng Poh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd Latif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03767431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissa Nurfajrin Solihat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Faturahman Hidayat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nurul Azman Mohammad Taib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hua Lee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02494-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Azarpour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Moghadam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Ehsanimehr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01055-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2022.2052897" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03540425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Susik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Zedler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030841" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-021-01200-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Mehrpouya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100604" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483510v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Akbari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081990" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112216" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334084v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Seidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khodadadi Yazdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tajammal Munir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118624" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghane Moradkhani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fasihi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5432" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Zarrintaj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mozafari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.706277" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Janbaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Darafsheh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124080" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Rabiee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rabiee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Bagherzadeh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00276-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318524v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Ahmadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-021-00277-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Koo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeram Ramakrishna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123466" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275439v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Soroush Mousavi Khadem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106305" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554353v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Tikhani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakharizadeh Fakharizadeh Bafghi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10040413" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Naderi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081701" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Reza Paran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Livi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25441" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503133v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Khalili" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hasan Jafari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Movahedi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Moghari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154547" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21800" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parya Maroufi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi Mogadam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104548" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934853v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shirkavand Hadavand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bagheri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10090871" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mattar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04780" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883896v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Taghizadeh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taghizadeh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122881" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510494v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12030644" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Abdollahi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12040930" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.04.085" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351850v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Aghazadeh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105355" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109104" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Fereidoon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Khorasani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020065" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Mousavi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Habibnejad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123917" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554354v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Brouki Milan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03798" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02810634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49412" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061234" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426908v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105505" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994619v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125826" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351934v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213964" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979576v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-018-0806-z" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144579v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Jafarzadeh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08383-6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144576v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Rohani Rad" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4654" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144574v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Rahmati" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.034" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424994v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100880" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009727v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142239" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045622v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4638" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189827v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.05.046" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267686v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshwaran Subramani Bhagavatheswaran" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Das" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Saeidi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hassan Jafari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01530-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056818v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljinder Kandola" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030407" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duriez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouadi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Moini Jazani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Navarchian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.283" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189828v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood Najafi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983368v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47483" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144575v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.04.044" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347903v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flret-2019-0001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275225v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105290" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394874v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Omri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Oualha" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106277" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303827v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karrabi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.029" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013081v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.053" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377157v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falanga" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12233861" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267692v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Shamsi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gity Mir Mohamad Sadeghi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Seyfi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sheibani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-019-01507-x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144577v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21705" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824962v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839259v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mahmoudian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghasemi Kochameshki" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mahdavi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Enayati" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4395" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888901v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahroo Khaleghi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghiyasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.024" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824966v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46488" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824948v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Servatan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghadiri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taghizadeh Damanabi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Bahadori" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.086" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824949v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ahmadi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.084" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865544v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.07.014" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303839v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aryanasab" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarrintaj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2646" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768570v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.197" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768574v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fezzeh Aryanasab" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2513" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ganjaee Sari" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.019" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303842v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.016" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768561v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.016" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N32X0B4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768565v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Shafiei-Navid" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.03.004" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824955v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mangin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.004" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824952v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.06.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303834v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiye Maleki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.01.255" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834319v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.008" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573462v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Raveshtian" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.07.005" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671216v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalili" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30509/pccc.2017.75732" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604942v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Gholami" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.08.009" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573457v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mohammadi Hafshejani" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zamanian" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayarama Reddy Venugopal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezvani" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sefat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.041" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687908v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035969" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375503v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2406" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604970v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Nonahal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.09.003" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX06C4K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573465v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moghanian" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ali Khonakdar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15744K" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517838v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matar" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fradet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3805" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGWPW83S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573469v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.004" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1HLRZTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025291v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4841" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914229v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.011" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825564v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.10.031" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624079v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3158" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HK3Z890-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674367v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.12.015" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619728v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154149v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683946v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460657v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117233v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281390v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256140v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256134v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Q." TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208518v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117226v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224626v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224689v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208506v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224944v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224939v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224688v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224686v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226049v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226048v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224680v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223847v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223861v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223855v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107089v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-02412-3" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03621164v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01599-9" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513820v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003148760" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04107071v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95151-7.00002-8" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614934v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malucelli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.09990-1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119448v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00003-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119451v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821497-8.00025-3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981691v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Movahedifar" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50457-1_8" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513822v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824364-0.00003-4" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267759v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267751v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Saeb" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ganjali" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183056v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100136-3.00006-6" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662900v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>