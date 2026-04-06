--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -705,516 +705,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microbial type terpene synthases from two liverworts Lophocolea bidentata and Nardia scalaris.</w:t>
+                <w:t xml:space="preserve">Production of human papillomavirus type 16 virus-like particles in Physcomitrella photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">Paul Alexander Niederau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Svejdal Bejder</w:t>
+                <w:t xml:space="preserve">Maria Caroline Weilguny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkel Schardelmann</w:t>
+                <w:t xml:space="preserve">Sarah Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituraj Batth</w:t>
+                <w:t xml:space="preserve">Caitlin Elizabeth Turney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
+                <w:t xml:space="preserve">Juliana Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.110031. </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-025-03602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072586v1</w:t>
+                <w:t xml:space="preserve">hal-05267012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamariscol biosynthesis in Frullania tamarisci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterization of microbial type terpene synthases from two liverworts Lophocolea bidentata and Nardia scalaris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Svejdal Bejder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Schardelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituraj Batth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114301⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820165v1</w:t>
+                <w:t xml:space="preserve">hal-05072586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of human papillomavirus type 16 virus-like particles in Physcomitrella photobioreactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamariscol biosynthesis in Frullania tamarisci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (10), pp.216. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.114301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-025-03602-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267012v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and functional characterization in the terpenoid precursor pathway of the early land plant Physcomitrium patens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The telomere-to-telomere (T2T) genome of Peucedanum praeruptorum Dunn provides insights into the genome evolution and coumarin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhou Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Horn</w:t>
+                <w:t xml:space="preserve">Sanjie Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lu</w:t>
+                <w:t xml:space="preserve">Shanshan Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Astorga Ríos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Yangyang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dai Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.13741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820155v1</w:t>
+                <w:t xml:space="preserve">hal-04694744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis of Chlorella vulgaris (CCAP 211/12) mutants provided insight into the molecular basis of chlorophyll deficiency</w:t>
               </w:r>
@@ -1324,659 +1328,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The telomere-to-telomere (T2T) genome of Peucedanum praeruptorum Dunn provides insights into the genome evolution and coumarin biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional and functional characterization in the terpenoid precursor pathway of the early land plant Physcomitrium patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjie Jiang</w:t>
+                <w:t xml:space="preserve">A. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Chu</w:t>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Yu</w:t>
+                <w:t xml:space="preserve">F. Astorga Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dai Shan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, </w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/plb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694744v1</w:t>
+                <w:t xml:space="preserve">hal-04820155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating genomic and multiomic data for Angelica sinensis provides insights into the evolution and biosynthesis of pharmaceutically bioactive compounds</w:t>
+                <w:t xml:space="preserve">Heterologous Production of Artemisinin in &amp;lt;em&amp;gt;Physcomitrium patens&amp;lt;/em&amp;gt; by Direct in vivo Assembly of Multiple DNA Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiming Li</w:t>
+                <w:t xml:space="preserve">Nur Ikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsan-Yu Chiu</w:t>
+                <w:t xml:space="preserve">Ali Zakariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Jin</w:t>
+                <w:t xml:space="preserve">Mohd Saiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Cao</w:t>
+                <w:t xml:space="preserve">Arman Kashkooli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Xu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.1198. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05569-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502859v1</w:t>
+                <w:t xml:space="preserve">hal-04503073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Production of Artemisinin in &amp;lt;em&amp;gt;Physcomitrium patens&amp;lt;/em&amp;gt; by Direct in vivo Assembly of Multiple DNA Fragments</w:t>
+                <w:t xml:space="preserve">Current state, strategies, and perspectives in enhancing artemisinin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Ikram</w:t>
+                <w:t xml:space="preserve">Ali Muhammad Zakariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zakariya</w:t>
+                <w:t xml:space="preserve">Mohd Zuwairi Saiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Saiman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henrik Simonsen</w:t>
+                <w:t xml:space="preserve">Nur Kusaira Khairul Ikram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4719⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.283-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-023-09897-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503073v1</w:t>
+                <w:t xml:space="preserve">hal-04694753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current state, strategies, and perspectives in enhancing artemisinin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Muhammad Zakariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Zuwairi Saiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nur Kusaira Khairul Ikram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), pp.283-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11101-023-09897-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694753v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current state, strategies, and perspectives in enhancing artemisinin production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating genomic and multiomic data for Angelica sinensis provides insights into the evolution and biosynthesis of pharmaceutically bioactive compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Muhammad Zakariya</w:t>
+                <w:t xml:space="preserve">Tsan-Yu Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Zuwairi Saiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Xin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Kusaira Khairul Ikram</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-023-09897-6⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820163v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary non-starch polysaccharides impair immunity to enteric nematode infection</w:t>
               </w:r>
@@ -2605,2843 +2605,2843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of anti-parasitic agents in Cichorium intybus.</w:t>
+                <w:t xml:space="preserve">Bio-Guided Fractionation and Molecular Networking Reveal Fatty Acids to Be Principal Anti-Parasitic Compounds in Nordic Seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Valente</w:t>
+                <w:t xml:space="preserve">Charlotte Smith Bonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Roode</w:t>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Peña-Espinoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">María Martínez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0041-1736835⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.674520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503348v1</w:t>
+                <w:t xml:space="preserve">hal-04503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Products from Bryophytes: From Basic Biology to Biotechnological Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of anti-parasitic agents in Cichorium intybus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Horn</w:t>
+                <w:t xml:space="preserve">M de Roode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pascal</w:t>
+                <w:t xml:space="preserve">M Peña-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidora Lončarević</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi Lu</w:t>
+                <w:t xml:space="preserve">L Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), pp.191-217. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07352689.2021.1911034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0041-1736835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503375v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of compounds responsible for the anthelmintic effects of chicory (Cichorium intybus) by molecular networking and bio-guided fractionation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of extraction parameters on lipid profiling of mosses using UPLC-ESI-QTOF-MS and multivariate data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2021.02.002⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01847-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503390v1</w:t>
+                <w:t xml:space="preserve">hal-04503355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extraction parameters on lipid profiling of mosses using UPLC-ESI-QTOF-MS and multivariate data analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of compounds responsible for the anthelmintic effects of chicory (Cichorium intybus) by molecular networking and bio-guided fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01847-7⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2021.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503355v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenase and Tyrosinase Inhibitory Effect of Isolated Constituents from the Moss Polytrichum formosum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Products from Bryophytes: From Basic Biology to Biotechnological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidora Lončarević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10071271⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.191-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2021.1911034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503369v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Guided Fractionation and Molecular Networking Reveal Fatty Acids to Be Principal Anti-Parasitic Compounds in Nordic Seaweeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collagenase and Tyrosinase Inhibitory Effect of Isolated Constituents from the Moss Polytrichum formosum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Smith Bonde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Martínez-Valladares</w:t>
+                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.674520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10071271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503384v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulase and Macerozyme-PEG-mediated Transformation of Moss Protoplasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rituraj Batth</w:t>
+                <w:t xml:space="preserve">Anthelmintic and metabolomic analyses of chicory (Cichorium intybus) identify an industrial by-product with potent in vitro antinematodal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilenuta Simina Cuciurean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Greisen</w:t>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3782⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.109088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2020.109088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503414v1</w:t>
+                <w:t xml:space="preserve">hal-04504044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of dhurrin biosynthetic enzymes from Sorghum bicolor using a natural deep eutectic solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellulase and Macerozyme-PEG-mediated Transformation of Moss Protoplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituraj Batth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenuta Simina Cuciurean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Knudsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Caroline Greisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112214⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504047v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and Industrial Production of Androsteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituraj Batth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenuta Simina Cuciurean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.1144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9091144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring evolutionary theories of plant defence investment using field populations of the deadly carrot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of dhurrin biosynthetic enzymes from Sorghum bicolor using a natural deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krutika Bavishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketil Mathiasen Viborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Martinez-Swatson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federico Cozzi</w:t>
+                <w:t xml:space="preserve">Damian Paul Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Rønsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz151⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.112214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504043v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting moss lipid droplets to patchoulol biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+                <w:t xml:space="preserve">Arvid Fromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0243620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thapsigargins and induced chemical defence in Thapsia garganica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Exploring evolutionary theories of plant defence investment using field populations of the deadly carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Martinez-Swatson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Kjøller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Quiñonero-López</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nina Rønsted</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher James Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-020-00315-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (5), pp.737-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504033v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthelmintic and metabolomic analyses of chicory (Cichorium intybus) identify an industrial by-product with potent in vitro antinematodal activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Thapsigargins and induced chemical defence in Thapsia garganica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Martinez-Swatson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rønsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stig Thamsborg</w:t>
+                <w:t xml:space="preserve">Christopher James Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 280, pp.109088. </w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.255-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2020.109088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00049-020-00315-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504044v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing Specialized Metabolite Diversity in the Cosmopolitan Plant Genus Euphorbia L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin van der Hooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Haris Saslis-Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504054v1</w:t>
+                <w:t xml:space="preserve">hal-04504539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of tovarol and other sesquiterpenoids in Thapsia laciniata Rouy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-protozoal activity of extracts from chicory (Cichorium intybus) against Cryptosporidium parvum in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian David Woolsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56619-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504542v1</w:t>
+                <w:t xml:space="preserve">hal-04504048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+                <w:t xml:space="preserve">Biosynthesis of tovarol and other sesquiterpenoids in Thapsia laciniata Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Bundgaard Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silas Anselm Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Brøgger Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694762v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Heterologous Biosynthesis of Arteannuin B and Artemisinin in Physcomitrella patens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24213822⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504534v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Specialized Metabolite Diversity in the Cosmopolitan Plant Genus Euphorbia L.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00846⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504539v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-protozoal activity of extracts from chicory (Cichorium intybus) against Cryptosporidium parvum in cell culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into Heterologous Biosynthesis of Arteannuin B and Artemisinin in Physcomitrella patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Kusaira Binti Khairul Ikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Beyraghdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian David Woolsey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Valente</w:t>
+                <w:t xml:space="preserve">Alexander R. van der Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henrik Simonsen</w:t>
+                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.20414. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56619-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504048v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physcomitrella patens, a versatile synthetic biology chassis</w:t>
+                <w:t xml:space="preserve">In planta and in silico characterization of five sesquiterpene synthases from Vitis vinifera (cv. Shiraz) berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Reski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Bjørn Dueholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Drew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Sweetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-018-2293-6⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 249 (1), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-2986-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694797v1</w:t>
+                <w:t xml:space="preserve">hal-04504526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiparasitic activity of chicory (Cichorium intybus) and its natural bioactive compounds in livestock: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stig Thamsborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.475. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3012-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta and in silico characterization of five sesquiterpene synthases from Vitis vinifera (cv. Shiraz) berries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physcomitrella patens, a versatile synthetic biology chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Sweetman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Simonsen</w:t>
+                <w:t xml:space="preserve">Ralf Reski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 249 (1), pp.59-70. </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1409-1417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-2986-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-018-2293-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504526v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo assembly of DNA-fragments in the moss, Physcomitrella patens</w:t>
               </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Christopher King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Vavitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nur Kusaira Binti Khairul Ikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Schrøder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Dueholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,325 +5867,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Physcomitrium patens cell cycle regulators leads to larger gametophytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
+                <w:t xml:space="preserve">Extracts from the Liverwort Bazzania trilobata with Potential Dermo-cosmetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Astorga Rios</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Ulrik Fangel</w:t>
+                <w:t xml:space="preserve">Kasper Enemark-Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Compounds in Bryophytes and Pteridophytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13 (1), Springer International Publishing, pp.4301, 2023, Reference Series in Phytochemistry, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31417-x⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.147-164, 2023, Reference Series in Phytochemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23243-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503118v1</w:t>
+                <w:t xml:space="preserve">hal-04246885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracts from the Liverwort Bazzania trilobata with Potential Dermo-cosmetic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
+                <w:t xml:space="preserve">Overexpression of Physcomitrium patens cell cycle regulators leads to larger gametophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Astorga Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Enemark-Rasmussen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi Lu</w:t>
+                <w:t xml:space="preserve">Jonatan Ulrik Fangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Compounds in Bryophytes and Pteridophytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.147-164, 2023, Reference Series in Phytochemistry, </w:t>
+              <w:t xml:space="preserve">, 13 (1), Springer International Publishing, pp.4301, 2023, Reference Series in Phytochemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23243-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31417-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246885v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Plant to Patient: Thapsigargin, a Tool for Understanding Natural Product Chemistry, Total Syntheses, Biosynthesis, Taxonomy, ATPases, Cell Death, and Drug Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Brøgger Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,51 +6411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUCTION OF TERPENES AND TERPENOIDS FIELD OF THE INVENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anantha Peramuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019057258. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6563,51 +6563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFB605E5"/>
+    <w:nsid w:val="2F0DDBD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6794,51 +6794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henrik-toft-simonsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3070-807X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4263-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Toft Simonsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-025-01549-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoxian Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhou Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Iwanycki Ahlstrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-025-00980-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svejdal Bejder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schardelmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Batth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Kodiripaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander Niederau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caroline Weilguny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Elizabeth Turney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Parsons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03602-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Jian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torres-Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjie Jiang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Shan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsan-Yu Chiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05569-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ikram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zakariya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Saiman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kashkooli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Simonsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4719" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Muhammad Zakariya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuwairi Saiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Khairul Ikram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-023-09897-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Valente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Myhill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01640-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Freyr Eiriksson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Thorsteinsd&#243;ttir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Cronberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeambell Romero-Uzqueda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Roode" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Roode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bornancin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1736835" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Horn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pascal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Lon&#269;arevi&#263;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2021.1911034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ernst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bornancin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2021.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01847-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaumin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071271" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Smith Bonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Valladares" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.674520" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenuta Simina Cuciurean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rothman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greisen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3782" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knudsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krutika Bavishi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Mathiasen Viborg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paul Drew" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinez-Swatson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cozzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Peramuna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansol Bae" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Fromberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243620" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero-L&#243;pez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Barnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00315-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Thamsborg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8110524" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bundgaard Andersen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Anselm Rasmussen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Br&#248;gger Christensen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Binti Khairul Ikram" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Beyraghdar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. van der Krol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213822" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van der Hooft" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haris Saslis-Lagoudakis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00846" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504048v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian David Woolsey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56619-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Reski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-018-2293-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Boas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3012-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dueholm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Drew" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sweetman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2986-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Christopher King" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vavitsas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Schr&#248;der" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B. Scharff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Dueholm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunashi Kamo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0396-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Br&#230;ndegaard Nordskjold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wagner Smitt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpangadan Palpu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(00)00369-X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH796VJR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga Rios" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ulrik Fangel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31417-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Engedal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Vuust M&#248;ller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64853-4_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Yongabi Anchang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81692" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henrik-toft-simonsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3070-807X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4263-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Toft Simonsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-025-01549-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoxian Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhou Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Iwanycki Ahlstrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-025-00980-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander Niederau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caroline Weilguny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Elizabeth Turney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Parsons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03602-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svejdal Bejder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schardelmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Batth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Kodiripaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjie Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Jian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torres-Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ikram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zakariya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Saiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kashkooli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Simonsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Muhammad Zakariya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuwairi Saiman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Khairul Ikram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-023-09897-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsan-Yu Chiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05569-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Valente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Myhill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01640-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Freyr Eiriksson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Thorsteinsd&#243;ttir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Cronberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeambell Romero-Uzqueda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Roode" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Smith Bonde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bornancin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Valladares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.674520" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Roode" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bornancin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1736835" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01847-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ernst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2021.02.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pascal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Lon&#269;arevi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2021.1911034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaumin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Thamsborg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenuta Simina Cuciurean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rothman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greisen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3782" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knudsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krutika Bavishi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Mathiasen Viborg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paul Drew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112214" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Peramuna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansol Bae" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero L&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Fromberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243620" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinez-Swatson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz151" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero-L&#243;pez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Barnes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00315-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van der Hooft" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haris Saslis-Lagoudakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00846" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian David Woolsey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56619-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bundgaard Andersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Anselm Rasmussen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Br&#248;gger Christensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8110524" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Binti Khairul Ikram" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Beyraghdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. van der Krol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213822" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dueholm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Drew" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sweetman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2986-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Boas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3012-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Reski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-018-2293-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Christopher King" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vavitsas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Schr&#248;der" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B. Scharff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Dueholm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunashi Kamo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0396-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Br&#230;ndegaard Nordskjold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wagner Smitt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpangadan Palpu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(00)00369-X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH796VJR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga Rios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ulrik Fangel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31417-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Engedal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Vuust M&#248;ller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64853-4_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Yongabi Anchang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81692" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>