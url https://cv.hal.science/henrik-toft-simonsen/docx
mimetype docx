--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -705,386 +705,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of human papillomavirus type 16 virus-like particles in Physcomitrella photobioreactors</w:t>
+                <w:t xml:space="preserve">Tamariscol biosynthesis in Frullania tamarisci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Alexander Niederau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-025-03602-x⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.114301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267012v1</w:t>
+                <w:t xml:space="preserve">hal-04820165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microbial type terpene synthases from two liverworts Lophocolea bidentata and Nardia scalaris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Svejdal Bejder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Schardelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituraj Batth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.110031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamariscol biosynthesis in Frullania tamarisci</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of human papillomavirus type 16 virus-like particles in Physcomitrella photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alexander Niederau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Caroline Weilguny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Elizabeth Turney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.114301. </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-025-03602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820165v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The telomere-to-telomere (T2T) genome of Peucedanum praeruptorum Dunn provides insights into the genome evolution and coumarin biosynthesis</w:t>
               </w:r>
@@ -1458,4398 +1458,4281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Production of Artemisinin in &amp;lt;em&amp;gt;Physcomitrium patens&amp;lt;/em&amp;gt; by Direct in vivo Assembly of Multiple DNA Fragments</w:t>
+                <w:t xml:space="preserve">Integrating genomic and multiomic data for Angelica sinensis provides insights into the evolution and biosynthesis of pharmaceutically bioactive compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Ikram</w:t>
+                <w:t xml:space="preserve">Shiming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zakariya</w:t>
+                <w:t xml:space="preserve">Tsan-Yu Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Saiman</w:t>
+                <w:t xml:space="preserve">Xin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arman Kashkooli</w:t>
+                <w:t xml:space="preserve">Dong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Simonsen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (14), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503073v1</w:t>
+                <w:t xml:space="preserve">hal-04502859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current state, strategies, and perspectives in enhancing artemisinin production</w:t>
+                <w:t xml:space="preserve">Heterologous Production of Artemisinin in &amp;lt;em&amp;gt;Physcomitrium patens&amp;lt;/em&amp;gt; by Direct in vivo Assembly of Multiple DNA Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Muhammad Zakariya</w:t>
+                <w:t xml:space="preserve">Nur Ikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Zuwairi Saiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Ali Zakariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Kusaira Khairul Ikram</w:t>
+                <w:t xml:space="preserve">Mohd Saiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Kashkooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-023-09897-6⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694753v1</w:t>
+                <w:t xml:space="preserve">hal-04503073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current state, strategies, and perspectives in enhancing artemisinin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Muhammad Zakariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Zuwairi Saiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nur Kusaira Khairul Ikram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), pp.283-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11101-023-09897-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating genomic and multiomic data for Angelica sinensis provides insights into the evolution and biosynthesis of pharmaceutically bioactive compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meng Xu</w:t>
+                <w:t xml:space="preserve">Dietary non-starch polysaccharides impair immunity to enteric nematode infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Myhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01640-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05569-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04502859v1</w:t>
+                <w:t xml:space="preserve">hal-04503081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary non-starch polysaccharides impair immunity to enteric nematode infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipidomes of Icelandic bryophytes and screening of high contents of polyunsaturated fatty acids by using lipidomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Cronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.113560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01640-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503081v1</w:t>
+                <w:t xml:space="preserve">hal-04503125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomes of Icelandic bryophytes and screening of high contents of polyunsaturated fatty acids by using lipidomics approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-Inflammatory Activity of Bryophytes Extracts in LPS-Stimulated RAW264.7 Murine Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Enza Sestito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sissi Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cailotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113560⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503125v1</w:t>
+                <w:t xml:space="preserve">hal-03652855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Inflammatory Activity of Bryophytes Extracts in LPS-Stimulated RAW264.7 Murine Macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cailotto</w:t>
+                <w:t xml:space="preserve">Anti-protozoal activity and metabolomic analyses of Cichorium intybus L. against Trypanosoma cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeambell Romero-Uzqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2022.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27061940⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03652855v1</w:t>
+                <w:t xml:space="preserve">hal-04503144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-protozoal activity and metabolomic analyses of Cichorium intybus L. against Trypanosoma cruzi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthew de Roode</w:t>
+                <w:t xml:space="preserve">Lipidomic analysis of moss species Bryum pseudotriquetrum and Physcomitrium patens under cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (6), pp.254-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2022.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503144v1</w:t>
+                <w:t xml:space="preserve">hal-04503150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic analysis of moss species Bryum pseudotriquetrum and Physcomitrium patens under cold stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-Guided Fractionation and Molecular Networking Reveal Fatty Acids to Be Principal Anti-Parasitic Compounds in Nordic Seaweeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Smith Bonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martínez-Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.674520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pei3.10095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503150v1</w:t>
+                <w:t xml:space="preserve">hal-04503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Guided Fractionation and Molecular Networking Reveal Fatty Acids to Be Principal Anti-Parasitic Compounds in Nordic Seaweeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yi Lu</w:t>
+                <w:t xml:space="preserve">Identification of anti-parasitic agents in Cichorium intybus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bornancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Martínez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0041-1736835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.674520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503384v1</w:t>
+                <w:t xml:space="preserve">hal-04503348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of anti-parasitic agents in Cichorium intybus.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Bornancin</w:t>
+                <w:t xml:space="preserve">Effects of extraction parameters on lipid profiling of mosses using UPLC-ESI-QTOF-MS and multivariate data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01847-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0041-1736835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503348v1</w:t>
+                <w:t xml:space="preserve">hal-04503355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extraction parameters on lipid profiling of mosses using UPLC-ESI-QTOF-MS and multivariate data analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of compounds responsible for the anthelmintic effects of chicory (Cichorium intybus) by molecular networking and bio-guided fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2021.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01847-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503355v1</w:t>
+                <w:t xml:space="preserve">hal-04503390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of compounds responsible for the anthelmintic effects of chicory (Cichorium intybus) by molecular networking and bio-guided fractionation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Bornancin</w:t>
+                <w:t xml:space="preserve">Natural Products from Bryophytes: From Basic Biology to Biotechnological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidora Lončarević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.191-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2021.1911034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2021.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503390v1</w:t>
+                <w:t xml:space="preserve">hal-04503375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Products from Bryophytes: From Basic Biology to Biotechnological Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Collagenase and Tyrosinase Inhibitory Effect of Isolated Constituents from the Moss Polytrichum formosum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi Lu</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10071271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07352689.2021.1911034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503375v1</w:t>
+                <w:t xml:space="preserve">hal-04503369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenase and Tyrosinase Inhibitory Effect of Isolated Constituents from the Moss Polytrichum formosum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
+                <w:t xml:space="preserve">Anthelmintic and metabolomic analyses of chicory (Cichorium intybus) identify an industrial by-product with potent in vitro antinematodal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.109088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2020.109088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10071271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503369v1</w:t>
+                <w:t xml:space="preserve">hal-04504044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthelmintic and metabolomic analyses of chicory (Cichorium intybus) identify an industrial by-product with potent in vitro antinematodal activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Bornancin</w:t>
+                <w:t xml:space="preserve">Biosynthesis and Industrial Production of Androsteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituraj Batth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenuta Simina Cuciurean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9091144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2020.109088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504044v1</w:t>
+                <w:t xml:space="preserve">hal-04504039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulase and Macerozyme-PEG-mediated Transformation of Moss Protoplasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Greisen</w:t>
+                <w:t xml:space="preserve">Stabilization of dhurrin biosynthetic enzymes from Sorghum bicolor using a natural deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krutika Bavishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketil Mathiasen Viborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Paul Drew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3782⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.112214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503414v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and Industrial Production of Androsteroids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Cellulase and Macerozyme-PEG-mediated Transformation of Moss Protoplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituraj Batth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenuta Simina Cuciurean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Greisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9091144⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504039v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of dhurrin biosynthetic enzymes from Sorghum bicolor using a natural deep eutectic solvent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Connecting moss lipid droplets to patchoulol biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvid Fromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504047v1</w:t>
+                <w:t xml:space="preserve">hal-04504029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting moss lipid droplets to patchoulol biosynthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bent Petersen</w:t>
+                <w:t xml:space="preserve">Exploring evolutionary theories of plant defence investment using field populations of the deadly carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Martinez-Swatson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Kjøller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rønsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (5), pp.737-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504029v1</w:t>
+                <w:t xml:space="preserve">hal-04504043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring evolutionary theories of plant defence investment using field populations of the deadly carrot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Thapsigargins and induced chemical defence in Thapsia garganica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Martinez-Swatson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rasmus Kjøller</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cozzi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nina Rønsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher James Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.255-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-020-00315-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504043v1</w:t>
+                <w:t xml:space="preserve">hal-04504033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thapsigargins and induced chemical defence in Thapsia garganica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Assessing Specialized Metabolite Diversity in the Cosmopolitan Plant Genus Euphorbia L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher James Barnes</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin van der Hooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Haris Saslis-Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00049-020-00315-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504033v1</w:t>
+                <w:t xml:space="preserve">hal-04504539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Specialized Metabolite Diversity in the Cosmopolitan Plant Genus Euphorbia L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Haris Saslis-Lagoudakis</w:t>
+                <w:t xml:space="preserve">Anti-protozoal activity of extracts from chicory (Cichorium intybus) against Cryptosporidium parvum in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian David Woolsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56619-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504539v1</w:t>
+                <w:t xml:space="preserve">hal-04504048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-protozoal activity of extracts from chicory (Cichorium intybus) against Cryptosporidium parvum in cell culture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56619-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504048v1</w:t>
+                <w:t xml:space="preserve">hal-04504054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of tovarol and other sesquiterpenoids in Thapsia laciniata Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Bundgaard Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silas Anselm Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Brøgger Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157, pp.168-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.524. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504054v1</w:t>
+                <w:t xml:space="preserve">hal-04694762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into Heterologous Biosynthesis of Arteannuin B and Artemisinin in Physcomitrella patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Kusaira Binti Khairul Ikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Beyraghdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander R. van der Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694762v1</w:t>
+                <w:t xml:space="preserve">hal-04504534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Heterologous Biosynthesis of Arteannuin B and Artemisinin in Physcomitrella patens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In planta and in silico characterization of five sesquiterpene synthases from Vitis vinifera (cv. Shiraz) berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Dueholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Drew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Sweetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 249 (1), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-2986-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24213822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504534v1</w:t>
+                <w:t xml:space="preserve">hal-04504526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta and in silico characterization of five sesquiterpene synthases from Vitis vinifera (cv. Shiraz) berries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Antiparasitic activity of chicory (Cichorium intybus) and its natural bioactive compounds in livestock: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3012-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-2986-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504526v1</w:t>
+                <w:t xml:space="preserve">hal-04694793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiparasitic activity of chicory (Cichorium intybus) and its natural bioactive compounds in livestock: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physcomitrella patens, a versatile synthetic biology chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Reski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1409-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-018-2293-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3012-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04694793v1</w:t>
+                <w:t xml:space="preserve">hal-04694797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physcomitrella patens, a versatile synthetic biology chassis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo assembly of DNA-fragments in the moss, Physcomitrella patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Christopher King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Vavitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Kusaira Binti Khairul Ikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Schrøder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars B. Scharff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-018-2293-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04694797v1</w:t>
+                <w:t xml:space="preserve">hal-02885735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assembly of DNA-fragments in the moss, Physcomitrella patens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lars B. Scharff</w:t>
+                <w:t xml:space="preserve">Evolution of substrate recognition sites (SRSs) in cytochromes P450 from Apiaceae exemplified by the CYP71AJ subfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Dueholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Drew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsunashi Kamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0396-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02885735v1</w:t>
+                <w:t xml:space="preserve">hal-01475932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of substrate recognition sites (SRSs) in cytochromes P450 from Apiaceae exemplified by the CYP71AJ subfamily</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">In vitro screening of Indian medicinal plants for antiplasmodial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Brændegaard Nordskjold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Brændegaard Nordskjold</w:t>
+                <w:t xml:space="preserve">Ulla Wagner Smitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulla Wagner Smitt</w:t>
+                <w:t xml:space="preserve">Ulf Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpangadan Palpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 74 (2), pp.195-204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-8741(00)00369-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-8741(00)00369-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5859,522 +5742,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracts from the Liverwort Bazzania trilobata with Potential Dermo-cosmetic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
+                <w:t xml:space="preserve">Overexpression of Physcomitrium patens cell cycle regulators leads to larger gametophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Astorga Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Enemark-Rasmussen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi Lu</w:t>
+                <w:t xml:space="preserve">Jonatan Ulrik Fangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Compounds in Bryophytes and Pteridophytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.147-164, 2023, Reference Series in Phytochemistry, </w:t>
+              <w:t xml:space="preserve">, 13 (1), Springer International Publishing, pp.4301, 2023, Reference Series in Phytochemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23243-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31417-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246885v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Physcomitrium patens cell cycle regulators leads to larger gametophytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
+                <w:t xml:space="preserve">Extracts from the Liverwort Bazzania trilobata with Potential Dermo-cosmetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Astorga Rios</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Ulrik Fangel</w:t>
+                <w:t xml:space="preserve">Kasper Enemark-Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Compounds in Bryophytes and Pteridophytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13 (1), Springer International Publishing, pp.4301, 2023, Reference Series in Phytochemistry, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31417-x⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.147-164, 2023, Reference Series in Phytochemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23243-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503118v1</w:t>
+                <w:t xml:space="preserve">hal-04246885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Plant to Patient: Thapsigargin, a Tool for Understanding Natural Product Chemistry, Total Syntheses, Biosynthesis, Taxonomy, ATPases, Cell Death, and Drug Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Brøgger Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Engedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Engedal</w:t>
+                <w:t xml:space="preserve">Poul Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Vuust Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in the Chemistry of Organic Natural Products 115</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, Springer International Publishing, pp.59-114, 2021, Progress in the Chemistry of Organic Natural Products, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64853-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments and Perspectives in Bryophyte Biotechnology in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Yongabi Anchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.81692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6384,118 +6267,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUCTION OF TERPENES AND TERPENOIDS FIELD OF THE INVENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anantha Peramuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019057258. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6563,51 +6446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F0DDBD2"/>
+    <w:nsid w:val="9DE47E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6794,51 +6677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henrik-toft-simonsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3070-807X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4263-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Toft Simonsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-025-01549-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoxian Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhou Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Iwanycki Ahlstrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-025-00980-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander Niederau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caroline Weilguny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Elizabeth Turney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Parsons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03602-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svejdal Bejder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schardelmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Batth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Kodiripaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjie Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Jian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torres-Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ikram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zakariya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Saiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kashkooli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Simonsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Muhammad Zakariya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuwairi Saiman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Khairul Ikram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-023-09897-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsan-Yu Chiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05569-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Valente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Myhill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01640-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Freyr Eiriksson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Thorsteinsd&#243;ttir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Cronberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeambell Romero-Uzqueda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Roode" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Smith Bonde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bornancin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Valladares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.674520" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Roode" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bornancin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1736835" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01847-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ernst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2021.02.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pascal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Lon&#269;arevi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2021.1911034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaumin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Thamsborg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenuta Simina Cuciurean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rothman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greisen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3782" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knudsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krutika Bavishi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Mathiasen Viborg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paul Drew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112214" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Peramuna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansol Bae" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero L&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Fromberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243620" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinez-Swatson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz151" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero-L&#243;pez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Barnes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00315-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van der Hooft" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haris Saslis-Lagoudakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00846" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian David Woolsey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56619-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bundgaard Andersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Anselm Rasmussen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Br&#248;gger Christensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8110524" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Binti Khairul Ikram" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Beyraghdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. van der Krol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213822" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dueholm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Drew" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sweetman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2986-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Boas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3012-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Reski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-018-2293-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Christopher King" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vavitsas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Schr&#248;der" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B. Scharff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Dueholm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunashi Kamo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0396-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Br&#230;ndegaard Nordskjold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wagner Smitt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpangadan Palpu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(00)00369-X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH796VJR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga Rios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ulrik Fangel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31417-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Engedal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Vuust M&#248;ller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64853-4_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Yongabi Anchang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81692" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henrik-toft-simonsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3070-807X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4263-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Toft Simonsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-025-01549-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoxian Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhou Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Iwanycki Ahlstrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-025-00980-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svejdal Bejder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schardelmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Batth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Kodiripaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander Niederau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caroline Weilguny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Elizabeth Turney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Parsons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03602-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjie Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Jian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torres-Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsan-Yu Chiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05569-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ikram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zakariya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Saiman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kashkooli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Simonsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4719" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Muhammad Zakariya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuwairi Saiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Khairul Ikram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-023-09897-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Valente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jensen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Myhill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01640-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Freyr Eiriksson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Thorsteinsd&#243;ttir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Cronberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeambell Romero-Uzqueda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Roode" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Smith Bonde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bornancin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Valladares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.674520" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Roode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bornancin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1736835" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01847-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ernst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2021.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Horn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Lon&#269;arevi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2021.1911034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaumin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071271" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Thamsborg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenuta Simina Cuciurean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knudsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krutika Bavishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Mathiasen Viborg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paul Drew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112214" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rothman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greisen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3782" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Peramuna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansol Bae" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero L&#243;pez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Fromberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243620" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinez-Swatson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cozzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero-L&#243;pez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Barnes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00315-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van der Hooft" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haris Saslis-Lagoudakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00846" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian David Woolsey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56619-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8110524" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bundgaard Andersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Anselm Rasmussen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Br&#248;gger Christensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Binti Khairul Ikram" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Beyraghdar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. van der Krol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213822" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dueholm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Drew" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sweetman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2986-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Boas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3012-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Reski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-018-2293-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Christopher King" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vavitsas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Schr&#248;der" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B. Scharff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Dueholm" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunashi Kamo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0396-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Br&#230;ndegaard Nordskjold" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wagner Smitt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpangadan Palpu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(00)00369-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH796VJR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga Rios" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ulrik Fangel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31417-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Engedal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Vuust M&#248;ller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64853-4_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Yongabi Anchang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81692" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>