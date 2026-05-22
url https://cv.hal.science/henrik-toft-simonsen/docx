--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3070-807X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Jk3IrQgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">I-4263-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -234,5505 +255,5505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Tanacetum cinerariifolium: Advances in Pyrethrins Biosynthesis and Prospects for Engineered Cell Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Astorga Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12033-025-01549-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The telomere‐to‐telomere genome of Sanicula chinensis unveils genetic underpinnings of low furanocoumarin diversity and content in one basal lineage of Apiaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaoxian Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangpu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 123 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.70311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequencing of three Polyscias species reveals common features in terpene synthase gene family evolution in these species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhou Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lorence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Iwanycki Ahlstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tpg2.20563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of the monoterpenoid acid moiety of pyrethrins, trans-chrysanthemol, in the moss Physcomitrium patens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Astorga Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11816-025-00980-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamariscol biosynthesis in Frullania tamarisci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterization of microbial type terpene synthases from two liverworts Lophocolea bidentata and Nardia scalaris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Svejdal Bejder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Schardelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituraj Batth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114301⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820165v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microbial type terpene synthases from two liverworts Lophocolea bidentata and Nardia scalaris.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
+                <w:t xml:space="preserve">Production of human papillomavirus type 16 virus-like particles in Physcomitrella photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alexander Niederau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Caroline Weilguny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Elizabeth Turney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-025-03602-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05072586v1</w:t>
+                <w:t xml:space="preserve">hal-05267012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of human papillomavirus type 16 virus-like particles in Physcomitrella photobioreactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamariscol biosynthesis in Frullania tamarisci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.114301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-025-03602-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05267012v1</w:t>
+                <w:t xml:space="preserve">hal-04820165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The telomere-to-telomere (T2T) genome of Peucedanum praeruptorum Dunn provides insights into the genome evolution and coumarin biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Genome analysis of Chlorella vulgaris (CCAP 211/12) mutants provided insight into the molecular basis of chlorophyll deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Torres-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhou Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dai Shan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.103426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694744v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of Chlorella vulgaris (CCAP 211/12) mutants provided insight into the molecular basis of chlorophyll deficiency</w:t>
+                <w:t xml:space="preserve">Transcriptional and functional characterization in the terpenoid precursor pathway of the early land plant Physcomitrium patens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianbo Jian</w:t>
+                <w:t xml:space="preserve">A. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Torres-Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mingzhou Bai</w:t>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Lu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">F. Astorga Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103426⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502869v1</w:t>
+                <w:t xml:space="preserve">hal-04820155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and functional characterization in the terpenoid precursor pathway of the early land plant Physcomitrium patens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Horn</w:t>
+                <w:t xml:space="preserve">The telomere-to-telomere (T2T) genome of Peucedanum praeruptorum Dunn provides insights into the genome evolution and coumarin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhou Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lu</w:t>
+                <w:t xml:space="preserve">Sanjie Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Astorga Ríos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Shanshan Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yangyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.13741⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820155v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating genomic and multiomic data for Angelica sinensis provides insights into the evolution and biosynthesis of pharmaceutically bioactive compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current state, strategies, and perspectives in enhancing artemisinin production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsan-Yu Chiu</w:t>
+                <w:t xml:space="preserve">Ali Muhammad Zakariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Jin</w:t>
+                <w:t xml:space="preserve">Mohd Zuwairi Saiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Cao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nur Kusaira Khairul Ikram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05569-5⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.283-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-023-09897-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502859v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous Production of Artemisinin in &amp;lt;em&amp;gt;Physcomitrium patens&amp;lt;/em&amp;gt; by Direct in vivo Assembly of Multiple DNA Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Ikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Ikram</w:t>
+                <w:t xml:space="preserve">Ali Zakariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zakariya</w:t>
+                <w:t xml:space="preserve">Mohd Saiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Saiman</w:t>
+                <w:t xml:space="preserve">Arman Kashkooli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21769/BioProtoc.4719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current state, strategies, and perspectives in enhancing artemisinin production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating genomic and multiomic data for Angelica sinensis provides insights into the evolution and biosynthesis of pharmaceutically bioactive compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Muhammad Zakariya</w:t>
+                <w:t xml:space="preserve">Tsan-Yu Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Zuwairi Saiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Xin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Kusaira Khairul Ikram</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-023-09897-6⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820163v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary non-starch polysaccharides impair immunity to enteric nematode infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Myhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-023-01640-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomes of Icelandic bryophytes and screening of high contents of polyunsaturated fatty acids by using lipidomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Cronberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 206, pp.113560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Inflammatory Activity of Bryophytes Extracts in LPS-Stimulated RAW264.7 Murine Macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-protozoal activity and metabolomic analyses of Cichorium intybus L. against Trypanosoma cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Enza Sestito</w:t>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
+                <w:t xml:space="preserve">Yeambell Romero-Uzqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sissi Miguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cailotto</w:t>
+                <w:t xml:space="preserve">Matthew de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061940⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652855v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-protozoal activity and metabolomic analyses of Cichorium intybus L. against Trypanosoma cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Inflammatory Activity of Bryophytes Extracts in LPS-Stimulated RAW264.7 Murine Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+                <w:t xml:space="preserve">Stefania Enza Sestito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeambell Romero-Uzqueda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Valente</w:t>
+                <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew de Roode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Sissi Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cailotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2022.08.002⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503144v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic analysis of moss species Bryum pseudotriquetrum and Physcomitrium patens under cold stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (6), pp.254-263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Guided Fractionation and Molecular Networking Reveal Fatty Acids to Be Principal Anti-Parasitic Compounds in Nordic Seaweeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of anti-parasitic agents in Cichorium intybus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bornancin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Martínez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.674520⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0041-1736835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503384v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of anti-parasitic agents in Cichorium intybus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Products from Bryophytes: From Basic Biology to Biotechnological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Peña-Espinoza</w:t>
+                <w:t xml:space="preserve">Armin Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bornancin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Arnaud Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidora Lončarević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0041-1736835⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.191-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2021.1911034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503348v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extraction parameters on lipid profiling of mosses using UPLC-ESI-QTOF-MS and multivariate data analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of compounds responsible for the anthelmintic effects of chicory (Cichorium intybus) by molecular networking and bio-guided fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2021.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01847-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503355v1</w:t>
+                <w:t xml:space="preserve">hal-04503390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of compounds responsible for the anthelmintic effects of chicory (Cichorium intybus) by molecular networking and bio-guided fractionation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of extraction parameters on lipid profiling of mosses using UPLC-ESI-QTOF-MS and multivariate data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2021.02.002⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01847-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503390v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Products from Bryophytes: From Basic Biology to Biotechnological Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pascal</w:t>
+                <w:t xml:space="preserve">Collagenase and Tyrosinase Inhibitory Effect of Isolated Constituents from the Moss Polytrichum formosum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidora Lončarević</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi Lu</w:t>
+                <w:t xml:space="preserve">Agnès Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352689.2021.1911034⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10071271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503375v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenase and Tyrosinase Inhibitory Effect of Isolated Constituents from the Moss Polytrichum formosum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Guided Fractionation and Molecular Networking Reveal Fatty Acids to Be Principal Anti-Parasitic Compounds in Nordic Seaweeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
+                <w:t xml:space="preserve">Charlotte Smith Bonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martínez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10071271⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.674520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503369v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthelmintic and metabolomic analyses of chicory (Cichorium intybus) identify an industrial by-product with potent in vitro antinematodal activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stig Thamsborg</w:t>
+                <w:t xml:space="preserve">Cellulase and Macerozyme-PEG-mediated Transformation of Moss Protoplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituraj Batth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenuta Simina Cuciurean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kumar Kodiripaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Greisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2020.109088⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504044v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and Industrial Production of Androsteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituraj Batth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenuta Simina Cuciurean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.1144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9091144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of dhurrin biosynthetic enzymes from Sorghum bicolor using a natural deep eutectic solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krutika Bavishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketil Mathiasen Viborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Paul Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.112214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulase and Macerozyme-PEG-mediated Transformation of Moss Protoplasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Greisen</w:t>
+                <w:t xml:space="preserve">Exploring evolutionary theories of plant defence investment using field populations of the deadly carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Martinez-Swatson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Kjøller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rønsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3782⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (5), pp.737-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503414v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting moss lipid droplets to patchoulol biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anantha Peramuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansol Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvid Fromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0243620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring evolutionary theories of plant defence investment using field populations of the deadly carrot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Thapsigargins and induced chemical defence in Thapsia garganica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Martinez-Swatson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Rønsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher James Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz151⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.255-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-020-00315-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504043v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thapsigargins and induced chemical defence in Thapsia garganica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Quiñonero-López</w:t>
+                <w:t xml:space="preserve">Anthelmintic and metabolomic analyses of chicory (Cichorium intybus) identify an industrial by-product with potent in vitro antinematodal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Ernst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher James Barnes</w:t>
+                <w:t xml:space="preserve">Louis Bornancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-020-00315-3⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.109088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2020.109088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504033v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Specialized Metabolite Diversity in the Cosmopolitan Plant Genus Euphorbia L.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthesis of tovarol and other sesquiterpenoids in Thapsia laciniata Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin van der Hooft</w:t>
+                <w:t xml:space="preserve">Trine Bundgaard Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Silva</w:t>
+                <w:t xml:space="preserve">Silas Anselm Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Haris Saslis-Lagoudakis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Søren Brøgger Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.168-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504539v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-protozoal activity of extracts from chicory (Cichorium intybus) against Cryptosporidium parvum in cell culture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56619-0⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504048v1</w:t>
+                <w:t xml:space="preserve">hal-04504054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finnur Freyr Eiriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margrét Thorsteinsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504054v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of tovarol and other sesquiterpenoids in Thapsia laciniata Rouy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into Heterologous Biosynthesis of Arteannuin B and Artemisinin in Physcomitrella patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Kusaira Binti Khairul Ikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Beyraghdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander R. van der Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine Bundgaard Andersen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504542v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable Fatty Acids in Bryophytes—Production, Biosynthesis, Analysis and Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing Specialized Metabolite Diversity in the Cosmopolitan Plant Genus Euphorbia L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin van der Hooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Haris Saslis-Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8110524⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694762v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Heterologous Biosynthesis of Arteannuin B and Artemisinin in Physcomitrella patens</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-protozoal activity of extracts from chicory (Cichorium intybus) against Cryptosporidium parvum in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
+                <w:t xml:space="preserve">Ian David Woolsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24213822⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56619-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504534v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta and in silico characterization of five sesquiterpene synthases from Vitis vinifera (cv. Shiraz) berries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bjørn Dueholm</w:t>
+                <w:t xml:space="preserve">Antiparasitic activity of chicory (Cichorium intybus) and its natural bioactive compounds in livestock: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peña-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Thamsborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Drew</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrik Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-2986-7⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504526v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiparasitic activity of chicory (Cichorium intybus) and its natural bioactive compounds in livestock: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physcomitrella patens, a versatile synthetic biology chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Reski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3012-4⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1409-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-018-2293-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694793v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physcomitrella patens, a versatile synthetic biology chassis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In planta and in silico characterization of five sesquiterpene synthases from Vitis vinifera (cv. Shiraz) berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Dueholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Reski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
+                <w:t xml:space="preserve">Damian Drew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Sweetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-018-2293-6⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 249 (1), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-2986-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694797v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo assembly of DNA-fragments in the moss, Physcomitrella patens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Christopher King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Vavitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nur Kusaira Binti Khairul Ikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Schrøder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars B. Scharff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep25030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of substrate recognition sites (SRSs) in cytochromes P450 from Apiaceae exemplified by the CYP71AJ subfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Dueholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunashi Kamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-015-0396-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro screening of Indian medicinal plants for antiplasmodial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Brændegaard Nordskjold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Wagner Smitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpangadan Palpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 74 (2), pp.195-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-8741(00)00369-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5742,522 +5763,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Physcomitrium patens cell cycle regulators leads to larger gametophytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hansol Bae</w:t>
+                <w:t xml:space="preserve">Extracts from the Liverwort Bazzania trilobata with Potential Dermo-cosmetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Volpatto Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Ulrik Fangel</w:t>
+                <w:t xml:space="preserve">Kasper Enemark-Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gotfredsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Compounds in Bryophytes and Pteridophytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13 (1), Springer International Publishing, pp.4301, 2023, Reference Series in Phytochemistry, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.147-164, 2023, Reference Series in Phytochemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31417-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23243-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503118v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracts from the Liverwort Bazzania trilobata with Potential Dermo-cosmetic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Salwinski</w:t>
+                <w:t xml:space="preserve">Overexpression of Physcomitrium patens cell cycle regulators leads to larger gametophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Peramuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quiñonero López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Enemark-Rasmussen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi Lu</w:t>
+                <w:t xml:space="preserve">Francisco Javier Astorga Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansol Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Ulrik Fangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Compounds in Bryophytes and Pteridophytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.147-164, 2023, Reference Series in Phytochemistry, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23243-5_9⟩</w:t>
+              <w:t xml:space="preserve">, 13 (1), Springer International Publishing, pp.4301, 2023, Reference Series in Phytochemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31417-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246885v1</w:t>
+                <w:t xml:space="preserve">hal-04503118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Plant to Patient: Thapsigargin, a Tool for Understanding Natural Product Chemistry, Total Syntheses, Biosynthesis, Taxonomy, ATPases, Cell Death, and Drug Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Brøgger Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Engedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Vuust Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in the Chemistry of Organic Natural Products 115</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, Springer International Publishing, pp.59-114, 2021, Progress in the Chemistry of Organic Natural Products, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64853-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments and Perspectives in Bryophyte Biotechnology in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Yongabi Anchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.81692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6267,118 +6288,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUCTION OF TERPENES AND TERPENOIDS FIELD OF THE INVENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Toft Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anantha Peramuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019057258. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6446,51 +6467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DE47E18"/>
+    <w:nsid w:val="EEBCD8F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6677,51 +6698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henrik-toft-simonsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3070-807X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4263-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Toft Simonsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-025-01549-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoxian Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhou Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Iwanycki Ahlstrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-025-00980-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svejdal Bejder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schardelmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Batth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Kodiripaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander Niederau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caroline Weilguny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Elizabeth Turney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Parsons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03602-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjie Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Jian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torres-Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsan-Yu Chiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05569-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ikram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zakariya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Saiman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kashkooli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Simonsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4719" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Muhammad Zakariya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuwairi Saiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Khairul Ikram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-023-09897-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Valente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jensen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Myhill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01640-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Freyr Eiriksson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Thorsteinsd&#243;ttir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Cronberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeambell Romero-Uzqueda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Roode" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Smith Bonde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bornancin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Valladares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.674520" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Roode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bornancin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1736835" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01847-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ernst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2021.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Horn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Lon&#269;arevi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2021.1911034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaumin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071271" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Thamsborg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenuta Simina Cuciurean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knudsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krutika Bavishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Mathiasen Viborg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paul Drew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112214" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rothman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greisen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3782" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Peramuna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansol Bae" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero L&#243;pez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Fromberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243620" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinez-Swatson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cozzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero-L&#243;pez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Barnes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00315-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van der Hooft" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haris Saslis-Lagoudakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00846" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian David Woolsey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56619-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8110524" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bundgaard Andersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Anselm Rasmussen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Br&#248;gger Christensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Binti Khairul Ikram" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Beyraghdar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. van der Krol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213822" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dueholm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Drew" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sweetman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2986-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Boas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3012-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Reski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-018-2293-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Christopher King" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vavitsas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Schr&#248;der" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B. Scharff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Dueholm" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunashi Kamo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0396-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Br&#230;ndegaard Nordskjold" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wagner Smitt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpangadan Palpu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(00)00369-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH796VJR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga Rios" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ulrik Fangel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31417-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Engedal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Vuust M&#248;ller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64853-4_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Yongabi Anchang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81692" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henrik-toft-simonsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3070-807X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Jk3IrQgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4263-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Toft Simonsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-025-01549-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun He" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoxian Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70311" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhou Bai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorence" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wood" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Iwanycki Ahlstrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-025-00980-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svejdal Bejder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schardelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Batth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Kodiripaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander Niederau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caroline Weilguny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Elizabeth Turney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Parsons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03602-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Jian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torres-Montero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103426" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astorga R&#237;os" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13741" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjie Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Shan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Muhammad Zakariya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuwairi Saiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Khairul Ikram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-023-09897-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ikram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zakariya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Saiman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kashkooli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Simonsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4719" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsan-Yu Chiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05569-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Valente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Myhill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01640-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Freyr Eiriksson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Thorsteinsd&#243;ttir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Cronberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeambell Romero-Uzqueda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Roode" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Roode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pe&#241;a-Espinoza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bornancin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1736835" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Horn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pascal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Lon&#269;arevi&#263;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2021.1911034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ernst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bornancin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2021.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01847-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaumin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071271" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Smith Bonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Valladares" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.674520" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenuta Simina Cuciurean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rothman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greisen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3782" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091144" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knudsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krutika Bavishi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Mathiasen Viborg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paul Drew" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112214" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinez-Swatson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cozzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Peramuna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansol Bae" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Fromberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243620" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Qui&#241;onero-L&#243;pez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Barnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00315-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Thamsborg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bundgaard Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Anselm Rasmussen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Br&#248;gger Christensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8110524" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusaira Binti Khairul Ikram" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Beyraghdar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. van der Krol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213822" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van der Hooft" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haris Saslis-Lagoudakis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00846" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504048v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian David Woolsey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56619-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694793v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Boas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3012-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Reski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-018-2293-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dueholm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Drew" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sweetman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2986-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Christopher King" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vavitsas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Schr&#248;der" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B. Scharff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Dueholm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunashi Kamo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0396-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Br&#230;ndegaard Nordskjold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wagner Smitt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpangadan Palpu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(00)00369-X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH796VJR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Astorga Rios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ulrik Fangel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31417-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Engedal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Vuust M&#248;ller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64853-4_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Yongabi Anchang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81692" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>