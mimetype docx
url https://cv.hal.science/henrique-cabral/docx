--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1019,680 +1019,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+                <w:t xml:space="preserve">hal-04487705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
+                <w:t xml:space="preserve">Variation in otolith microchemistry for Lebranche mullet (Mugil liza) in southern Brazil and its potential use in identifying their nursery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Valéria Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Ana Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Ana Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">José Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
+              <w:t xml:space="preserve">Fishery Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122 (1-2), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7755/FB.122.1-2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487705v1</w:t>
+                <w:t xml:space="preserve">hal-04638754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in otolith microchemistry for Lebranche mullet (Mugil liza) in southern Brazil and its potential use in identifying their nursery grounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Mai</w:t>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martins</w:t>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martins</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Andrade</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishery Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 122 (1-2), pp.13-25. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7755/FB.122.1-2.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638754v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
+                <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Janc</w:t>
+                <w:t xml:space="preserve">Violette Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763367v1</w:t>
+                <w:t xml:space="preserve">hal-04372658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Silve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t>
+              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372658v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine spatial planning: a systematic literature review on its concepts, approaches, and tools (2004–2020)</w:t>
               </w:r>
@@ -1923,291 +1923,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Neuroactive pharmaceuticals in estuaries: Occurrence and tissue-specific bioaccumulation in multiple fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina A Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerker Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.120531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057553v1</w:t>
+                <w:t xml:space="preserve">hal-04037989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroactive pharmaceuticals in estuaries: Occurrence and tissue-specific bioaccumulation in multiple fish species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerker Fick</w:t>
+                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 316, pp.120531. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037989v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of contamination-associated damage in blue sharks (Prionace glauca) from the Northeast Atlantic</w:t>
               </w:r>
@@ -2461,103 +2461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t>
@@ -2712,90 +2712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2823,378 +2823,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration of neuroactive pharmaceuticals in fish: Relation to lipophilicity, experimental design and toxicity in the aquatic environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasmobranchs as bioindicators of pollution in the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Duarte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fonseca</w:t>
+                <w:t xml:space="preserve">Sara Novais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152543⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.113418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738473v1</w:t>
+                <w:t xml:space="preserve">hal-03738469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of sardine and the Portuguese continental shelf ecosystem dynamics under future fishing, forced-biomass and SST scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Szalaj</w:t>
+                <w:t xml:space="preserve">A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178, pp.113594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranchs as bioindicators of pollution in the marine environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
+                <w:t xml:space="preserve">Bioconcentration of neuroactive pharmaceuticals in fish: Relation to lipophilicity, experimental design and toxicity in the aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerker Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Novais</w:t>
+                <w:t xml:space="preserve">Vanessa Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 176, pp.113418. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 812, pp.152543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738469v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Genetic Segregation among Meagre (Argyrosomus regius) Atlantic Spawning Areas</w:t>
               </w:r>
@@ -3578,51 +3578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3663,378 +3663,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and abundance of young mullet Mugil liza (Teleostei: Mugilidae) in the surf zone along the southern coast of Brazil</w:t>
+                <w:t xml:space="preserve">Identifying assessment scales for food web criteria in the NE Atlantic: implications for the Marine Strategy Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Marques Lemos</w:t>
+                <w:t xml:space="preserve">I Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Paes Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (4), pp.245 - 255. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (1), pp.246-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/scimar.05129.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629808v1</w:t>
+                <w:t xml:space="preserve">hal-03163660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying assessment scales for food web criteria in the NE Atlantic: implications for the Marine Strategy Framework Directive</w:t>
+                <w:t xml:space="preserve">Detecting Regime Shifts in the Portuguese Continental Shelf Ecosystem Within the Last Three Decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Machado</w:t>
+                <w:t xml:space="preserve">Dorota Szalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Teixeira</w:t>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Costa</w:t>
+                <w:t xml:space="preserve">Pedro Ré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (1), pp.246-263. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.629130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163660v1</w:t>
+                <w:t xml:space="preserve">hal-03290115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Regime Shifts in the Portuguese Continental Shelf Ecosystem Within the Last Three Decades</w:t>
+                <w:t xml:space="preserve">Occurrence and abundance of young mullet Mugil liza (Teleostei: Mugilidae) in the surf zone along the southern coast of Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Szalaj</w:t>
+                <w:t xml:space="preserve">Valéria Marques Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+                <w:t xml:space="preserve">Stephanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">João Paes Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.24. </w:t>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (4), pp.245 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.629130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3989/scimar.05129.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290115v1</w:t>
+                <w:t xml:space="preserve">hal-03629808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Data in the CoastNet Geoportal: Documenting Fish Assemblages in Portuguese Estuaries</w:t>
               </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne E Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita P Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.6. </w:t>
@@ -4288,51 +4288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-web dynamics in the Portuguese continental shelf ecosystem between 1986 and 2017: Unravelling drivers of sardine decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Szalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,90 +4435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teles-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t>
@@ -4792,291 +4792,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trends in the Portuguese elasmobranch commercial landings over three decades (1986–2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+                <w:t xml:space="preserve">Effects of scale on the assessment of fish biodiversity in the marine strategy framework directive context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João P.S. Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
+                <w:t xml:space="preserve">Teresa Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara C. Novais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivone Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2020.105648⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.106546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160939v1</w:t>
+                <w:t xml:space="preserve">hal-03161159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of scale on the assessment of fish biodiversity in the marine strategy framework directive context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivone Figueiredo</w:t>
+                <w:t xml:space="preserve">Assessment of trends in the Portuguese elasmobranch commercial landings over three decades (1986–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina Chaves</w:t>
+                <w:t xml:space="preserve">João P.S. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José L. Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara C. Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.106546. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.105648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2020.105648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161159v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What news from the sea? Assessing the presence of marine issues in the Portuguese quality press</w:t>
               </w:r>
@@ -5428,1169 +5428,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative indices for health assessment in reef corals under thermal stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roving pharmacies: Modelling the dispersion of pharmaceutical contamination in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Jogee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raúl Gouveia</w:t>
+                <w:t xml:space="preserve">Vanessa F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isabel Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113, pp.106230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106230⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 115, pp.106437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160894v1</w:t>
+                <w:t xml:space="preserve">hal-03161172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roving pharmacies: Modelling the dispersion of pharmaceutical contamination in estuaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Integrative indices for health assessment in reef corals under thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Isabel Caçador</w:t>
+                <w:t xml:space="preserve">Nadia Jogee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, pp.106437. </w:t>
+              <w:t xml:space="preserve">, 2020, 113, pp.106230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161172v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to increasing temperatures on scleractinian coral fragments reveals oxidative stress</w:t>
+                <w:t xml:space="preserve">Biochemical impacts in adult and juvenile farmed European seabass and gilthead seabream from semi-intensive aquaculture of southern European estuarine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dias</w:t>
+                <w:t xml:space="preserve">C.P. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferreira</w:t>
+                <w:t xml:space="preserve">Claudia Ana Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gouveia</w:t>
+                <w:t xml:space="preserve">M.A. Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Jogee</w:t>
+                <w:t xml:space="preserve">F.J.M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104758⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.13422-13440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04825-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610017v1</w:t>
+                <w:t xml:space="preserve">hal-02609438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical impacts in adult and juvenile farmed European seabass and gilthead seabream from semi-intensive aquaculture of southern European estuarine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional climate, primary productivity and fish biomass drive growth variation and population resilience in a small pelagic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">A.R. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ana Nunes</w:t>
+                <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Coimbra</w:t>
+                <w:t xml:space="preserve">S. Dores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J.M. Gonçalves</w:t>
+                <w:t xml:space="preserve">M. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.13422-13440. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.530-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04825-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609438v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional climate, primary productivity and fish biomass drive growth variation and population resilience in a small pelagic fish</w:t>
+                <w:t xml:space="preserve">Long-term exposure to increasing temperatures on scleractinian coral fragments reveals oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Tanner</w:t>
+                <w:t xml:space="preserve">M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Vieira</w:t>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
+                <w:t xml:space="preserve">R. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dores</w:t>
+                <w:t xml:space="preserve">C. Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Azevedo</w:t>
+                <w:t xml:space="preserve">N. Jogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.530-541. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609437v1</w:t>
+                <w:t xml:space="preserve">hal-02610017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Eﬀects of Climate Change and Marine Pollution: An Overlooked Interaction in Coastal and Estuarine Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution models of estuarine fish species: The effect of sampling bias, species ecology and threshold selection on models' accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Costa Leal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16152737⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511745v1</w:t>
+                <w:t xml:space="preserve">hal-02609435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of the lipid-lowering drug bezafibrate on the bioenergetics and lipid metabolism of the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Duarte</w:t>
+                <w:t xml:space="preserve">A.R. Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Prata</w:t>
+                <w:t xml:space="preserve">M.T. Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 650 (2), pp.2085-2094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker and behavioural responses of an estuarine fish following acute exposure to fluoxetine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reis Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 147, pp.24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution models of estuarine fish species: The effect of sampling bias, species ecology and threshold selection on models' accuracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic Eﬀects of Climate Change and Marine Pollution: An Overlooked Interaction in Coastal and Estuarine Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Franca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">M. Costa Leal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51, pp.168-176. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2737), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16152737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609435v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Allochthonous Matter by Estuarine Consumers During the 2015 El Niño Event</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future invasion perspectives of an alien shrimp in South Atlantic coastal waters: an experimental assessment of functional biomarkers and thermal tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6974,90 +6974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Variation in Mercury Bioaccumulation and Magnification in a Temperate Estuarine Food Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7134,51 +7134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling differences in natural tags to infer demographic and genetic connectivity in marine fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne E. Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7614,51 +7614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to intercalibrate ecological classification tools using fishin transitional water of the North East Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,415 +8034,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and time lag of relationships between human pressures and fish-based metrics used to assess ecological quality of estuarine systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish with Generalized Linear Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Courrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.F. Fonseca</w:t>
+                <w:t xml:space="preserve">R. P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gamito</w:t>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.I. Gonçalves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. J. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134, pp.119-127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 120, pp.64 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599074v1</w:t>
+                <w:t xml:space="preserve">hal-01210174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of organic matter for flatfish juveniles in coastal and estuarine nursery grounds: A meta-analysis for the common sole (Solea solea) in contrasted systems of Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beaunee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish with Generalized Linear Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Strength and time lag of relationships between human pressures and fish-based metrics used to assess ecological quality of estuarine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Costa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gamito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 120, pp.64 - 74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 134, pp.119-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210174v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of European flounder Platichthys flesus: effects of both the southern limit of the species' range and chemical stress</w:t>
               </w:r>
@@ -8734,64 +8734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8846,51 +8846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Pomatoschistus microps (Perciformes: Gobiidae) in ecologically differentiated estuarine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,103 +8967,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.9-18</w:t>
@@ -9226,103 +9226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish under influence: a macroecological analysis of relations between fish species richness and environmental gradients among European tidal estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (1), p. 137 - p. 147. </w:t>
@@ -9481,51 +9481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat specific growth rates and condition indices for the sympatric solesSolea solea (Linnaeus, 1758) and Solea senegalensis Kaup 1858, in the Tagus estuary, Portugal, based on otolith daily increments and RNA-DNA ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vinagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9751,90 +9751,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution's shifts due to climate change in the Northeast Atlantic: using a hierarchical filtering approach on marine-estuarine opportunist species|</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9876,90 +9876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Marine Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Gdansk; Polish Scientific Committee on Oceanic Research, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10153,51 +10153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10239,51 +10239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10358,342 +10358,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability, behaviour, comparability and sensitivity of transitional waters fish-based assessment tools in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish along the Portuguese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Borja</w:t>
+                <w:t xml:space="preserve">M.J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELET (ECSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.13</w:t>
+              <w:t xml:space="preserve">8th International Flatfish Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ijmuiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596295v1</w:t>
+                <w:t xml:space="preserve">hal-00842445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish along the Portuguese coast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Adaptability, behaviour, comparability and sensitivity of transitional waters fish-based assessment tools in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Costa</w:t>
+                <w:t xml:space="preserve">M.D. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Flatfish Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ijmuiden (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">ELET (ECSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842445v1</w:t>
+                <w:t xml:space="preserve">hal-02596295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling effort on fish-based assessment of estuarine ecological quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELET (ECSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.20</w:t>
@@ -10735,90 +10735,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause-effect relationships strength and time lag in response to human pressures of metrics used to assess ecological quality of estuarine systems based on fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELET Estuarine and Lagoon Ecosystem Trajectories, ECSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t>
@@ -10860,77 +10860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de l'ecologie trophique des juveniles de poissons plats dans differents systemes hydrologiques cotiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kostecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10972,103 +10972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a macroscopic analysis of European tidal estuaries fish assemblages patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 44 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bahia Blanca, Argentina. pp.41</w:t>
@@ -11129,64 +11129,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11381,51 +11381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 - Modeling spatiotemporal distribution of fish species richness and abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11558,64 +11558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.413-415, 2025, 978-0-323-99036-3. </w:t>
@@ -11653,51 +11653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration écologique des estuaires : protection des personnes et lutte contre l’érosion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11817,51 +11817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa F Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor D Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whitfield, A.K.; Able, K.W.; Blaber, J.M.; Elliott, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries in Estuaries</w:t>
@@ -11939,77 +11939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tropicalization of European estuarine fish communities a matter of latitude?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobry Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12076,64 +12076,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12194,90 +12194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12312,64 +12312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report summarising the definitions of reference conditions using predictive models for ecological endpoints for fish in transitional waters: WISER Deliverable D.4.4-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12556,64 +12556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe: WISER Deliverable D4.4-2, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12730,51 +12730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12800,51 +12800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical report Coastal Water, North East Atlantic Geografical Intercalibration Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12918,103 +12918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiser Deliverable D4.4-2, part 1: Testing the adaptability and behaviour of 6 fish indices on a common dataset composed of multiple gears samplings from 8 estuaries and lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13417,51 +13417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrique.cabral@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/762141/henrique-cabral/publications/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ioc-unesco.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbp.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brand&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cabral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Marques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Tojeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Souto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaufmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-024-01484-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lemos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/FB.122.1-2.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rafael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferr&#227;o" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00349-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reis-Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Fick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120531" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.F. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana B Moutinho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Oropesa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F.L. Lemos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe R Ceia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120467" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Anast&#225;cio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Candeias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Domingos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152543" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalaj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Novais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S Mateus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Judite Alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P Marques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121843" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique N Cabral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10030417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Madeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouveia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.801672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Marques Lemos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paes Vieira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.05129.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Machado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teixeira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szalaj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.629130" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P Vasconcelos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.685294" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M Teixeira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.684059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veiga-Malta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobrinho-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107259" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Machado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.699566" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellanos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chainho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo R Quintella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.707089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Correia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Figueiredo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chaves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106546" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.105068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M. Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gamito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12470" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reis Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Novais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.L. Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136564" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jogee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106230" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F. Fonseca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ca&#231;ador" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106437" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610017v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouveia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jogee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104758" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rocha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ana Nunes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Coimbra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04825-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Tanner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vieira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Vasconcelos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dores" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azevedo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.056" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa Leal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16152737" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609442v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duarte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prata" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Matos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cabrita" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ca&#231;ador" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.354" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609436v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Duarte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2019.03.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609433v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Silva Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang dos Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-019-00570-w" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diniz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01921-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.067" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fran&#231;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00117" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610018v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105586" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Tanner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Aboim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P. Vasconcelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28701-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609439v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.L. Pinto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0270467618819683" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirisala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.027" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCM1CB02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dirisala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210174v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Vasconcelos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Costa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.01.018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42NFZ0LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778167v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09797" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Marques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/fozo.v61.i2.a3.2012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Mercier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1887.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. B&#233;gout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01460.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Murta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Melo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56077-9_15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Costa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323990363000052?via%3Dihub" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00005-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420970v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420677v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrique.cabral@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/762141/henrique-cabral/publications/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ioc-unesco.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbp.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brand&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cabral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Marques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Tojeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Souto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaufmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-024-01484-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lemos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/FB.122.1-2.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rafael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferr&#227;o" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00349-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Duarte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reis-Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Fick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.F. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana B Moutinho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Oropesa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F.L. Lemos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe R Ceia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120467" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Anast&#225;cio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Candeias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Domingos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Novais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113418" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S Mateus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Judite Alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P Marques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121843" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique N Cabral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10030417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Madeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouveia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.801672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Machado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teixeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa217" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szalaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.629130" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Marques Lemos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paes Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.05129.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P Vasconcelos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.685294" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M Teixeira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.684059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veiga-Malta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobrinho-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107259" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Machado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.699566" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellanos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chainho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo R Quintella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.707089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Figueiredo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chaves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106546" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Correia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105648" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.105068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M. Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gamito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12470" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reis Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Novais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.L. Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136564" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F. Fonseca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ca&#231;ador" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106437" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jogee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106230" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rocha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ana Nunes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Coimbra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04825-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Tanner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vieira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Vasconcelos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dores" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azevedo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.056" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610017v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouveia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jogee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104758" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609435v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2019.03.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duarte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prata" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Matos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cabrita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ca&#231;ador" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.354" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609436v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Duarte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa Leal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16152737" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609433v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Silva Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang dos Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-019-00570-w" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diniz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01921-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.067" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fran&#231;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00117" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610018v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105586" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Tanner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Aboim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P. Vasconcelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28701-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609439v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.L. Pinto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0270467618819683" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirisala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.027" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCM1CB02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dirisala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Vasconcelos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Costa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.01.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42NFZ0LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778167v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09797" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Marques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/fozo.v61.i2.a3.2012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Mercier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1887.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. B&#233;gout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01460.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Murta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Melo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56077-9_15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842445v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Costa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323990363000052?via%3Dihub" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00005-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420970v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420677v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>