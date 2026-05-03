--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -483,1082 +483,1099 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
+                <w:t xml:space="preserve">From physics to fish: 50 Years of research at Great Meteor Seamount, NE Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Inês Tojeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+                <w:t xml:space="preserve">Miguel Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Possémé</w:t>
+                <w:t xml:space="preserve">Manfred Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Lançon</w:t>
+                <w:t xml:space="preserve">Manuela Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste François</w:t>
+                <w:t xml:space="preserve">Marina Carreiro-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (1), pp.fbae070. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12526-024-01484-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031213v1</w:t>
+                <w:t xml:space="preserve">hal-05031246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in fish diversity in Portuguese estuaries in the past decades and predictions in face of global changes</w:t>
+                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brandão</w:t>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. da Costa</w:t>
+                <w:t xml:space="preserve">Maud Vildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Costa</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Cabral</w:t>
+                <w:t xml:space="preserve">Benoit Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A. Marques</w:t>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 312, pp.109048. </w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028541v1</w:t>
+                <w:t xml:space="preserve">hal-05051328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From physics to fish: 50 Years of research at Great Meteor Seamount, NE Atlantic</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Tojeira</w:t>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Souto</w:t>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Kaufmann</w:t>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Ramos</w:t>
+                <w:t xml:space="preserve">Kévin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Carreiro-Silva</w:t>
+                <w:t xml:space="preserve">Baptiste François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.fbae070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12526-024-01484-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031246v1</w:t>
+                <w:t xml:space="preserve">hal-05031213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
+                <w:t xml:space="preserve">Trends in fish diversity in Portuguese estuaries in the past decades and predictions in face of global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+                <w:t xml:space="preserve">P. Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Vildier</w:t>
+                <w:t xml:space="preserve">L.M. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">J.L. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+                <w:t xml:space="preserve">H.N. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+                <w:t xml:space="preserve">T.A. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 312, pp.109048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051328v1</w:t>
+                <w:t xml:space="preserve">hal-05028541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487705v1</w:t>
+                <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in otolith microchemistry for Lebranche mullet (Mugil liza) in southern Brazil and its potential use in identifying their nursery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Lemos</w:t>
+                <w:t xml:space="preserve">Ana Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Mai</w:t>
+                <w:t xml:space="preserve">Ana Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martins</w:t>
+                <w:t xml:space="preserve">José Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fishery Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 122 (1-2), pp.13-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7755/FB.122.1-2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Silve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372658v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
               </w:r>
@@ -1596,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
@@ -1672,3411 +1689,3394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine spatial planning: a systematic literature review on its concepts, approaches, and tools (2004–2020)</w:t>
+                <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Rafael</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Violette Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Mourato</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Ferrão</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40152-023-00349-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638663v1</w:t>
+                <w:t xml:space="preserve">hal-04372658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine spatial planning: a systematic literature review on its concepts, approaches, and tools (2004–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Teresa Rafael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+                <w:t xml:space="preserve">João Mourato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40152-023-00349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623674v1</w:t>
+                <w:t xml:space="preserve">hal-04638663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroactive pharmaceuticals in estuaries: Occurrence and tissue-specific bioaccumulation in multiple fish species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120531⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037989v1</w:t>
+                <w:t xml:space="preserve">hal-04204131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of contamination-associated damage in blue sharks (Prionace glauca) from the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana B Moutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis J Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L Oropesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Muñoz-Arnanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 872, pp.162095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057553v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of contamination-associated damage in blue sharks (Prionace glauca) from the Northeast Atlantic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroactive pharmaceuticals in estuaries: Occurrence and tissue-specific bioaccumulation in multiple fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariana B Moutinho</w:t>
+                <w:t xml:space="preserve">Irina A Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis J Gómez</w:t>
+                <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana L Oropesa</w:t>
+                <w:t xml:space="preserve">Jerker Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Muñoz-Arnanz</w:t>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 872, pp.162095. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.120531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131545v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of contaminants in blue sharks from the Northeast Atlantic: Profiles, accumulation dynamics, and risks for human consumers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120467⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037952v1</w:t>
+                <w:t xml:space="preserve">hal-04057553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Assessment of contaminants in blue sharks from the Northeast Atlantic: Profiles, accumulation dynamics, and risks for human consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana B Moutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe R Ceia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Muñoz-Arnanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.120467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890706v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between marine litter and type of coastal area, in Northeast Atlantic sandy beaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105827⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038042v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Relationships between marine litter and type of coastal area, in Northeast Atlantic sandy beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Anastácio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.105827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204131v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranchs as bioindicators of pollution in the marine environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Novais</w:t>
+                <w:t xml:space="preserve">Michael Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 176, pp.113418. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 277, pp.108008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738469v1</w:t>
+                <w:t xml:space="preserve">hal-04299727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of sardine and the Portuguese continental shelf ecosystem dynamics under future fishing, forced-biomass and SST scenarios</w:t>
+                <w:t xml:space="preserve">Bioconcentration of neuroactive pharmaceuticals in fish: Relation to lipophilicity, experimental design and toxicity in the aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Szalaj</w:t>
+                <w:t xml:space="preserve">Irina Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerker Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Vanessa Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113594⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 812, pp.152543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738482v1</w:t>
+                <w:t xml:space="preserve">hal-03738473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration of neuroactive pharmaceuticals in fish: Relation to lipophilicity, experimental design and toxicity in the aquatic environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictions of sardine and the Portuguese continental shelf ecosystem dynamics under future fishing, forced-biomass and SST scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Duarte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 812, pp.152543. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.113594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738473v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Genetic Segregation among Meagre (Argyrosomus regius) Atlantic Spawning Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasmobranchs as bioindicators of pollution in the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Almeida</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara Novais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10121843⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.113418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033684v1</w:t>
+                <w:t xml:space="preserve">hal-03738469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Overview of Aquaculture Food Production with a Focus on the Activity’s Development in Transitional Systems—The Case Study of a South European Country (Portugal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Genetic Segregation among Meagre (Argyrosomus regius) Atlantic Spawning Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina S Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Judite Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João P Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina P Rocha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10030417⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10121843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738577v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Predation Exacerbate the Risk of Endosymbiont Loss in Heat Stressed Hermatypic Corals? Molecular Cues Provide Insights Into Species-Specific Health Outcomes in a Multi-Stressor Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Global Overview of Aquaculture Food Production with a Focus on the Activity’s Development in Transitional Systems—The Case Study of a South European Country (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina P Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique N Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João C Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Madeira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana M M Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.801672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10030417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738594v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Does Predation Exacerbate the Risk of Endosymbiont Loss in Heat Stressed Hermatypic Corals? Molecular Cues Provide Insights Into Species-Specific Health Outcomes in a Multi-Stressor Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 277, pp.108008. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.801672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299727v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying assessment scales for food web criteria in the NE Atlantic: implications for the Marine Strategy Framework Directive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Machado</w:t>
+                <w:t xml:space="preserve">Ana Teles-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Teixeira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa217⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163660v1</w:t>
+                <w:t xml:space="preserve">hal-03241532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Regime Shifts in the Portuguese Continental Shelf Ecosystem Within the Last Three Decades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of Food-Webs Indicators to Human Pressures, in the Scope of the Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Szalaj</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">José Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.629130⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.699566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290115v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and abundance of young mullet Mugil liza (Teleostei: Mugilidae) in the surf zone along the southern coast of Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoastNet Dataset From Mondego, Tejo and Mira Estuaries: Multiparametric Measurements During 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Marques Lemos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Paula Chainho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Pasquaud</w:t>
+                <w:t xml:space="preserve">Bernardo R Quintella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Paes Vieira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (4), pp.245 - 255. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/scimar.05129.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.707089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03629808v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Data in the CoastNet Geoportal: Documenting Fish Assemblages in Portuguese Estuaries</w:t>
+                <w:t xml:space="preserve">Occurrence and abundance of young mullet Mugil liza (Teleostei: Mugilidae) in the surf zone along the southern coast of Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana França</w:t>
+                <w:t xml:space="preserve">Valéria Marques Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa F Fonseca</w:t>
+                <w:t xml:space="preserve">Stephanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E Tanner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Paes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.685294⟩</w:t>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (4), pp.245 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.05129.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518704v1</w:t>
+                <w:t xml:space="preserve">hal-03629808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portuguese Artisanal Fishers’ Knowledge About Elasmobranchs—A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Regime Shifts in the Portuguese Continental Shelf Ecosystem Within the Last Three Decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Szalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila M Silva</w:t>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia M Teixeira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Susana França</w:t>
+                <w:t xml:space="preserve">Pedro Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.684059⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.629130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431186v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-web dynamics in the Portuguese continental shelf ecosystem between 1986 and 2017: Unravelling drivers of sardine decline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Szalaj</w:t>
+                <w:t xml:space="preserve">Identifying assessment scales for food web criteria in the NE Atlantic: implications for the Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Torres</w:t>
+                <w:t xml:space="preserve">C Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Veiga-Malta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107259⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (1), pp.246-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518738v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">Historical Data in the CoastNet Geoportal: Documenting Fish Assemblages in Portuguese Estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa F Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Teles-Machado</w:t>
+                <w:t xml:space="preserve">Susanne E Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Rita P Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.685294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03241532v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Food-Webs Indicators to Human Pressures, in the Scope of the Marine Strategy Framework Directive</w:t>
+                <w:t xml:space="preserve">Portuguese Artisanal Fishers’ Knowledge About Elasmobranchs—A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Machado</w:t>
+                <w:t xml:space="preserve">Priscila M Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Célia M Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique N Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, 13 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.699566⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.684059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629752v1</w:t>
+                <w:t xml:space="preserve">hal-03431186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoastNet Dataset From Mondego, Tejo and Mira Estuaries: Multiparametric Measurements During 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Castellanos</w:t>
+                <w:t xml:space="preserve">Food-web dynamics in the Portuguese continental shelf ecosystem between 1986 and 2017: Unravelling drivers of sardine decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C Brito</w:t>
+                <w:t xml:space="preserve">M.A. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Chainho</w:t>
+                <w:t xml:space="preserve">T. Veiga-Malta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo R Quintella</w:t>
+                <w:t xml:space="preserve">M.M. Angélico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis da Costa</w:t>
+                <w:t xml:space="preserve">L. Sobrinho-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, 6 p. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.107259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.707089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03871546v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of scale on the assessment of fish biodiversity in the marine strategy framework directive context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inês Machado</w:t>
+                <w:t xml:space="preserve">Assessment of trends in the Portuguese elasmobranch commercial landings over three decades (1986–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Moura</w:t>
+                <w:t xml:space="preserve">João P.S. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivone Figueiredo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara C. Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106546⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.105648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2020.105648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161159v1</w:t>
+                <w:t xml:space="preserve">hal-03160939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trends in the Portuguese elasmobranch commercial landings over three decades (1986–2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+                <w:t xml:space="preserve">Effects of scale on the assessment of fish biodiversity in the marine strategy framework directive context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João P.S. Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
+                <w:t xml:space="preserve">Corina Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara C. Novais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José L. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 230, pp.105648. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.106546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2020.105648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160939v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What news from the sea? Assessing the presence of marine issues in the Portuguese quality press</w:t>
               </w:r>
@@ -5088,51 +5088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 185, pp.105068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5447,77 +5447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roving pharmacies: Modelling the dispersion of pharmaceutical contamination in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isabel Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5568,103 +5568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative indices for health assessment in reef corals under thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113, pp.106230. </w:t>
@@ -5696,2524 +5696,2532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical impacts in adult and juvenile farmed European seabass and gilthead seabream from semi-intensive aquaculture of southern European estuarine systems</w:t>
+                <w:t xml:space="preserve">Long-term exposure to increasing temperatures on scleractinian coral fragments reveals oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ana Nunes</w:t>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Coimbra</w:t>
+                <w:t xml:space="preserve">R. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J.M. Gonçalves</w:t>
+                <w:t xml:space="preserve">C. Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04825-8⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609438v1</w:t>
+                <w:t xml:space="preserve">hal-02610017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional climate, primary productivity and fish biomass drive growth variation and population resilience in a small pelagic fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.530-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to increasing temperatures on scleractinian coral fragments reveals oxidative stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical impacts in adult and juvenile farmed European seabass and gilthead seabream from semi-intensive aquaculture of southern European estuarine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gouveia</w:t>
+                <w:t xml:space="preserve">C.P. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madeira</w:t>
+                <w:t xml:space="preserve">Claudia Ana Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jogee</w:t>
+                <w:t xml:space="preserve">M.A. Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J.M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104758⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.13422-13440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04825-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610017v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution models of estuarine fish species: The effect of sampling bias, species ecology and threshold selection on models' accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51, pp.168-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of the lipid-lowering drug bezafibrate on the bioenergetics and lipid metabolism of the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 650 (2), pp.2085-2094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker and behavioural responses of an estuarine fish following acute exposure to fluoxetine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 147, pp.24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Eﬀects of Climate Change and Marine Pollution: An Overlooked Interaction in Coastal and Estuarine Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Costa Leal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (2737), 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph16152737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Allochthonous Matter by Estuarine Consumers During the 2015 El Niño Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira Silva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miranda Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (5), pp.1281-1296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12237-019-00570-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future invasion perspectives of an alien shrimp in South Atlantic coastal waters: an experimental assessment of functional biomarkers and thermal tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.1567-1584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-019-01921-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment level and time scales of biodiversity indicators in the scope of the Marine Strategy Framework Directive - a case study for the North-eastern Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.242-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Variation in Mercury Bioaccumulation and Magnification in a Temperate Estuarine Food Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (117), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress on scleractinian coral fragments following exposure to high temperature and low salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107, pp.105586. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling differences in natural tags to infer demographic and genetic connectivity in marine fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne E. Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ana Aboim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.10343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-28701-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical region and environmental conditions drive functional traits of estuarine fish assemblages worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (4), pp.752--771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Science Communication Practitioners View Scientists and Audiences in Relation to Public Engagement Activities? A Research Note Concerning the Marine Sciences in Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M.L. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Science, Technology &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (3), pp.159-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0270467618819683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to intercalibrate ecological classification tools using fishin transitional water of the North East Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.318-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxychloroquine-conjugated gold nanoparticles for improved siRNA activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dirisala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp.62-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2016.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxychloroquine-conjugated gold nanoparticles for improved siRNA activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dirisala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp.62-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2016.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish with Generalized Linear Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. P. Vasconcelos</w:t>
+                <w:t xml:space="preserve">Strength and time lag of relationships between human pressures and fish-based metrics used to assess ecological quality of estuarine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Costa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Gamito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 120, pp.64 - 74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 134, pp.119-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210174v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of organic matter for flatfish juveniles in coastal and estuarine nursery grounds: A meta-analysis for the common sole (Solea solea) in contrasted systems of Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,1467 +8275,1471 @@
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and time lag of relationships between human pressures and fish-based metrics used to assess ecological quality of estuarine systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish with Generalized Linear Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Courrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.F. Fonseca</w:t>
+                <w:t xml:space="preserve">R. P. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gamito</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. J. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134, pp.119-127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 120, pp.64 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599074v1</w:t>
+                <w:t xml:space="preserve">hal-01210174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of European flounder Platichthys flesus: effects of both the southern limit of the species' range and chemical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 472, pp.257-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps09797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of marine juvenile fish abundances in the middle Gironde estuary related to warmer and more saline waters, due to global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Béguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 104-105, pp.46-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current developments on fish-based indices to assess ecological-quality status of estuaries and lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.34-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Pomatoschistus microps (Perciformes: Gobiidae) in ecologically differentiated estuarine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Zoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (2), pp.106 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25225/fozo.v61.i2.a3.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting statistical models and variable combinations for optimal classification using otolith microchemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.1352-1364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/09-1887.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish under influence: a macroecological analysis of relations between fish species richness and environmental gradients among European tidal estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (1), p. 137 - p. 147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal comparison of spawning season and growth of 0-group sole, Solea solea (L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vinagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (3), pp.521-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat specific growth rates and condition indices for the sympatric solesSolea solea (Linnaeus, 1758) and Solea senegalensis Kaup 1858, in the Tagus estuary, Portugal, based on otolith daily increments and RNA-DNA ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vinagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Solea solea macroparasites between two nursery-continental shelf systems in the Bay of Biscay and the Portuguese coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70, pp.1921-1930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01460.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9737,1375 +9749,1375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution's shifts due to climate change in the Northeast Atlantic: using a hierarchical filtering approach on marine-estuarine opportunist species|</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSBI ( Fisheries Society of the British Isles ) 2023 : Fish habitat ecology in a changing climate ·</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Colchester - Essex, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Marine Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Gdansk; Polish Scientific Committee on Oceanic Research, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Analysis as a Tool to Age Estimations in Fishes: An Approach Using Blue Whiting on ImageJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto G. Murta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Doctoral Conference on Computing, Electrical and Industrial Systems (DoCEIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Costa de Caparica, Portugal. pp.167-174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-56077-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision and behaviour of fish-based ecological quality metrics in relation to natural and anthropogenic pressure gradients in European estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISER final project meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Tallinn, Estonia. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th ECSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish along the Portuguese coast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptability, behaviour, comparability and sensitivity of transitional waters fish-based assessment tools in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Flatfish Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ijmuiden (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">ELET (ECSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842445v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability, behaviour, comparability and sensitivity of transitional waters fish-based assessment tools in Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish along the Portuguese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELET (ECSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.13</w:t>
+              <w:t xml:space="preserve">8th International Flatfish Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ijmuiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596295v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling effort on fish-based assessment of estuarine ecological quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELET (ECSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause-effect relationships strength and time lag in response to human pressures of metrics used to assess ecological quality of estuarine systems based on fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELET Estuarine and Lagoon Ecosystem Trajectories, ECSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de l'ecologie trophique des juveniles de poissons plats dans differents systemes hydrologiques cotiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kostecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a macroscopic analysis of European tidal estuaries fish assemblages patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 44 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bahia Blanca, Argentina. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11115,154 +11127,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISER fnal project meeting and conference Current Questions in Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Tallin, Estonia. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11272,637 +11284,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuaries: patterns and trends on ecosystem structure and functioning under global changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Chapter 21 - Perspectives on marine fish ecology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academic Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Ecosystemic View of Anthropogenic Impacts in the Ocean</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.413-415, 2025, 978-0-323-99036-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00001-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242330v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 - Modeling spatiotemporal distribution of fish species richness and abundance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estuaries: patterns and trends on ecosystem structure and functioning under global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">An Ecosystemic View of Anthropogenic Impacts in the Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, CRC Press; Taylor and Francis, pp.165-200, 2025, 9781003024613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05070606v1</w:t>
+                <w:t xml:space="preserve">hal-05242330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 21 - Perspectives on marine fish ecology research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Chapter 11 - Modeling spatiotemporal distribution of fish species richness and abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita P. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Academic Press. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.413-415, 2025, 978-0-323-99036-3. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00001-5⟩</w:t>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-238, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070861v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration écologique des estuaires : protection des personnes et lutte contre l’érosion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capderrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Salles,; Glenn Mainguy; Charles de Godoy Leski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropole estuarienne : Anticipation des changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.81-102, 2022, Ecologie - Environnement, 9781784059064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishes and Estuarine Environmental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa F Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor D Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whitfield, A.K.; Able, K.W.; Blaber, J.M.; Elliott, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries in Estuaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 6, 2022, 978-1-119-70535-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11912,147 +11924,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tropicalization of European estuarine fish communities a matter of latitude?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobry Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12062,993 +12074,993 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report summarising the definitions of reference conditions using predictive models for ecological endpoints for fish in transitional waters: WISER Deliverable D.4.4-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report detailing Multimetric fish-based indices sensitivity to anthropogenic and natural pressures, and to metrics variation range: WISER Deliverable D4.4-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Muxika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Uyarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe: WISER Deliverable D4.4-2, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision and behaviour of fish-based ecological quality metrics in relation to natural and anthropogenic pressure gradients in European estuaries and lagoons: WISER Deliverable D4.4-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical report Coastal Water, North East Atlantic Geografical Intercalibration Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van den Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Mosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiser Deliverable D4.4-2, part 1: Testing the adaptability and behaviour of 6 fish indices on a common dataset composed of multiple gears samplings from 8 estuaries and lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13058,219 +13070,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of Aquatic Ecosystems and Global Change research unit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Présentation de l'unité Écosystèmes aquatiques et changements globaux (EABX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Verneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Verneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05420970v1</w:t>
+                <w:t xml:space="preserve">hal-05420677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'unité Écosystèmes aquatiques et changements globaux (EABX)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Presentation of Aquatic Ecosystems and Global Change research unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420677v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId437"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13417,51 +13429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrique.cabral@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/762141/henrique-cabral/publications/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ioc-unesco.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbp.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brand&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cabral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Marques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Tojeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Souto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaufmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-024-01484-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lemos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/FB.122.1-2.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rafael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferr&#227;o" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00349-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Duarte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reis-Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Fick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.F. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana B Moutinho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Oropesa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F.L. Lemos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe R Ceia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120467" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Anast&#225;cio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Candeias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Domingos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Novais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113418" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S Mateus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Judite Alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P Marques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121843" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique N Cabral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10030417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Madeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouveia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.801672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Machado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teixeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa217" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szalaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.629130" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Marques Lemos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paes Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.05129.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P Vasconcelos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.685294" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M Teixeira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.684059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veiga-Malta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobrinho-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107259" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Machado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.699566" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellanos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chainho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo R Quintella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.707089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Figueiredo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chaves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106546" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Correia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105648" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.105068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M. Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gamito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12470" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reis Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Novais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.L. Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136564" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F. Fonseca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ca&#231;ador" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106437" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jogee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106230" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rocha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ana Nunes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Coimbra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04825-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Tanner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vieira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Vasconcelos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dores" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azevedo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.056" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610017v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouveia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jogee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104758" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609435v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2019.03.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duarte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prata" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Matos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cabrita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ca&#231;ador" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.354" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609436v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Duarte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa Leal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16152737" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609433v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Silva Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang dos Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-019-00570-w" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diniz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01921-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.067" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fran&#231;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00117" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610018v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105586" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Tanner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Aboim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P. Vasconcelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28701-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609439v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.L. Pinto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0270467618819683" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirisala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.027" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCM1CB02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dirisala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Vasconcelos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Costa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.01.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42NFZ0LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778167v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09797" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Marques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/fozo.v61.i2.a3.2012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Mercier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1887.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. B&#233;gout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01460.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Murta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Melo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56077-9_15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842445v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Costa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323990363000052?via%3Dihub" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00005-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420970v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420677v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrique.cabral@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/762141/henrique-cabral/publications/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ioc-unesco.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbp.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Tojeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Souto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaufmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-024-01484-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brand&#227;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lemos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/FB.122.1-2.2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rafael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferr&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00349-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.F. Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana B Moutinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Oropesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Duarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reis-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Fick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F.L. Lemos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe R Ceia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Anast&#225;cio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Candeias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Domingos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105827" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fonseca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalaj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113594" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Novais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S Mateus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Judite Alves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P Marques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121843" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Rocha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique N Cabral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10030417" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738594v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Madeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouveia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.801672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.699566" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellanos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chainho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo R Quintella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.707089" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Marques Lemos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paes Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.05129.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szalaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.629130" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Machado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teixeira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa217" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P Vasconcelos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.685294" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M Teixeira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.684059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518738v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veiga-Malta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobrinho-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107259" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Correia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Figueiredo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chaves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106546" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.105068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M. Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gamito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12470" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reis Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Novais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.L. Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136564" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F. Fonseca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ca&#231;ador" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106437" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jogee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106230" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610017v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouveia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jogee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104758" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Tanner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vieira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Vasconcelos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dores" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azevedo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV52NMJZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rocha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ana Nunes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Coimbra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04825-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2019.03.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duarte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prata" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Matos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cabrita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ca&#231;ador" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.354" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Duarte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa Leal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16152737" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Silva Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang dos Santos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-019-00570-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diniz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01921-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609431v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.067" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fran&#231;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00117" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105586" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Tanner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Aboim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P. Vasconcelos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28701-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609439v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.L. Pinto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0270467618819683" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirisala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCM1CB02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130728v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dirisala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Vasconcelos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Costa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.01.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42NFZ0LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778167v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09797" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Marques" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/fozo.v61.i2.a3.2012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644549v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Mercier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1887.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170756v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. B&#233;gout" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01460.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629601v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Murta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Melo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56077-9_15" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842445v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Costa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842438v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070606v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323990363000052?via%3Dihub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00005-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420677v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>