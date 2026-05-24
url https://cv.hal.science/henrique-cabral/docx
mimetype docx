--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1153,680 +1153,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in otolith microchemistry for Lebranche mullet (Mugil liza) in southern Brazil and its potential use in identifying their nursery grounds</w:t>
+                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Lemos</w:t>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Mai</w:t>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martins</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martins</w:t>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Andrade</w:t>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishery Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 122 (1-2), pp.13-25. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7755/FB.122.1-2.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638754v1</w:t>
+                <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
+                <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Violette Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487705v1</w:t>
+                <w:t xml:space="preserve">hal-04372658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in otolith microchemistry for Lebranche mullet (Mugil liza) in southern Brazil and its potential use in identifying their nursery grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Ana Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Ana Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">José Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Sandra Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
+              <w:t xml:space="preserve">Fishery Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122 (1-2), pp.13-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7755/FB.122.1-2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
+                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Janc</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763367v1</w:t>
+                <w:t xml:space="preserve">hal-04487705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Silve</w:t>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372658v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine spatial planning: a systematic literature review on its concepts, approaches, and tools (2004–2020)</w:t>
               </w:r>
@@ -1929,90 +1929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2040,507 +2040,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of contamination-associated damage in blue sharks (Prionace glauca) from the Northeast Atlantic</w:t>
+                <w:t xml:space="preserve">Neuroactive pharmaceuticals in estuaries: Occurrence and tissue-specific bioaccumulation in multiple fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+                <w:t xml:space="preserve">Irina A Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariana B Moutinho</w:t>
+                <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis J Gómez</w:t>
+                <w:t xml:space="preserve">Jerker Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana L Oropesa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Muñoz-Arnanz</w:t>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162095⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.120531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131545v1</w:t>
+                <w:t xml:space="preserve">hal-04037989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroactive pharmaceuticals in estuaries: Occurrence and tissue-specific bioaccumulation in multiple fish species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerker Fick</w:t>
+                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120531⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037989v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of contamination-associated damage in blue sharks (Prionace glauca) from the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana B Moutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis J Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L Oropesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Muñoz-Arnanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 872, pp.162095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057553v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of contaminants in blue sharks from the Northeast Atlantic: Profiles, accumulation dynamics, and risks for human consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M.F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana B Moutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe R Ceia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Muñoz-Arnanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 316, pp.120467. </w:t>
@@ -2578,103 +2578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2946,51 +2946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of neuroactive pharmaceuticals in fish: Relation to lipophilicity, experimental design and toxicity in the aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerker Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasmobranchs as bioindicators of pollution in the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M.F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco F.L. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,90 +3682,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teles-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t>
@@ -4039,378 +4039,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and abundance of young mullet Mugil liza (Teleostei: Mugilidae) in the surf zone along the southern coast of Brazil</w:t>
+                <w:t xml:space="preserve">Identifying assessment scales for food web criteria in the NE Atlantic: implications for the Marine Strategy Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Marques Lemos</w:t>
+                <w:t xml:space="preserve">I Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Paes Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (4), pp.245 - 255. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (1), pp.246-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/scimar.05129.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629808v1</w:t>
+                <w:t xml:space="preserve">hal-03163660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Regime Shifts in the Portuguese Continental Shelf Ecosystem Within the Last Three Decades</w:t>
+                <w:t xml:space="preserve">Occurrence and abundance of young mullet Mugil liza (Teleostei: Mugilidae) in the surf zone along the southern coast of Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Szalaj</w:t>
+                <w:t xml:space="preserve">Valéria Marques Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+                <w:t xml:space="preserve">Stephanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">João Paes Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.24. </w:t>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (4), pp.245 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.629130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3989/scimar.05129.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290115v1</w:t>
+                <w:t xml:space="preserve">hal-03629808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying assessment scales for food web criteria in the NE Atlantic: implications for the Marine Strategy Framework Directive</w:t>
+                <w:t xml:space="preserve">Detecting Regime Shifts in the Portuguese Continental Shelf Ecosystem Within the Last Three Decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Machado</w:t>
+                <w:t xml:space="preserve">Dorota Szalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Teixeira</w:t>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Costa</w:t>
+                <w:t xml:space="preserve">Pedro Ré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (1), pp.246-263. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.629130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163660v1</w:t>
+                <w:t xml:space="preserve">hal-03290115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Data in the CoastNet Geoportal: Documenting Fish Assemblages in Portuguese Estuaries</w:t>
               </w:r>
@@ -4448,51 +4448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne E Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita P Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.6. </w:t>
@@ -4798,51 +4798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trends in the Portuguese elasmobranch commercial landings over three decades (1986–2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M.F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João P.S. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,1181 +5428,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roving pharmacies: Modelling the dispersion of pharmaceutical contamination in estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative indices for health assessment in reef corals under thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa F. Fonseca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Isabel Caçador</w:t>
+                <w:t xml:space="preserve">Nadia Jogee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, pp.106437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106437⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 113, pp.106230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161172v1</w:t>
+                <w:t xml:space="preserve">hal-03160894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative indices for health assessment in reef corals under thermal stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Madeira</w:t>
+                <w:t xml:space="preserve">Roving pharmacies: Modelling the dispersion of pharmaceutical contamination in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Jogee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raúl Gouveia</w:t>
+                <w:t xml:space="preserve">M. Isabel Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113, pp.106230. </w:t>
+              <w:t xml:space="preserve">, 2020, 115, pp.106437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160894v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to increasing temperatures on scleractinian coral fragments reveals oxidative stress</w:t>
+                <w:t xml:space="preserve">Biochemical impacts in adult and juvenile farmed European seabass and gilthead seabream from semi-intensive aquaculture of southern European estuarine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dias</w:t>
+                <w:t xml:space="preserve">C.P. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferreira</w:t>
+                <w:t xml:space="preserve">Claudia Ana Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gouveia</w:t>
+                <w:t xml:space="preserve">M.A. Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Jogee</w:t>
+                <w:t xml:space="preserve">F.J.M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104758⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.13422-13440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04825-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610017v1</w:t>
+                <w:t xml:space="preserve">hal-02609438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional climate, primary productivity and fish biomass drive growth variation and population resilience in a small pelagic fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term exposure to increasing temperatures on scleractinian coral fragments reveals oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Tanner</w:t>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Vieira</w:t>
+                <w:t xml:space="preserve">R. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
+                <w:t xml:space="preserve">C. Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Azevedo</w:t>
+                <w:t xml:space="preserve">N. Jogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.056⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02609437v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical impacts in adult and juvenile farmed European seabass and gilthead seabream from semi-intensive aquaculture of southern European estuarine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional climate, primary productivity and fish biomass drive growth variation and population resilience in a small pelagic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ana Nunes</w:t>
+                <w:t xml:space="preserve">S. Dores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Coimbra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.J.M. Gonçalves</w:t>
+                <w:t xml:space="preserve">M. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.530-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04825-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609438v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution models of estuarine fish species: The effect of sampling bias, species ecology and threshold selection on models' accuracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic Eﬀects of Climate Change and Marine Pollution: An Overlooked Interaction in Coastal and Estuarine Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Franca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">V. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costa Leal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2737), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16152737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609435v1</w:t>
+                <w:t xml:space="preserve">hal-02511745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of the lipid-lowering drug bezafibrate on the bioenergetics and lipid metabolism of the diatom Phaeodactylum tricornutum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomarker and behavioural responses of an estuarine fish following acute exposure to fluoxetine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Matos</w:t>
+                <w:t xml:space="preserve">I.A. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Cabrita</w:t>
+                <w:t xml:space="preserve">M.P. Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reis Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Caçador</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V.F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 650 (2), pp.2085-2094. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609442v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker and behavioural responses of an estuarine fish following acute exposure to fluoxetine</w:t>
+                <w:t xml:space="preserve">Distribution models of estuarine fish species: The effect of sampling bias, species ecology and threshold selection on models' accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Duarte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Reis Santos</w:t>
+                <w:t xml:space="preserve">S. Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609436v1</w:t>
+                <w:t xml:space="preserve">hal-02609435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Eﬀects of Climate Change and Marine Pollution: An Overlooked Interaction in Coastal and Estuarine Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Ecotoxicity of the lipid-lowering drug bezafibrate on the bioenergetics and lipid metabolism of the diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fonseca</w:t>
+                <w:t xml:space="preserve">A.R. Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sousa</w:t>
+                <w:t xml:space="preserve">M.T. Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Costa Leal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Caçador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (2737), 17 p. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 650 (2), pp.2085-2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16152737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511745v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Allochthonous Matter by Estuarine Consumers During the 2015 El Niño Event</w:t>
               </w:r>
@@ -6722,51 +6722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future invasion perspectives of an alien shrimp in South Atlantic coastal waters: an experimental assessment of functional biomarkers and thermal tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,90 +6986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Variation in Mercury Bioaccumulation and Magnification in a Temperate Estuarine Food Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Caçador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7254,51 +7254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling differences in natural tags to infer demographic and genetic connectivity in marine fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reis-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne E. Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7626,51 +7626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to intercalibrate ecological classification tools using fishin transitional water of the North East Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8078,51 +8078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8714,286 +8714,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current developments on fish-based indices to assess ecological-quality status of estuaries and lagoons</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Pomatoschistus microps (Perciformes: Gobiidae) in ecologically differentiated estuarine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Perez Dominguez</w:t>
+                <w:t xml:space="preserve">Joana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Zhaojun Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borja</w:t>
+                <w:t xml:space="preserve">Christelle Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.106 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25225/fozo.v61.i2.a3.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597026v1</w:t>
+                <w:t xml:space="preserve">hal-01921366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Pomatoschistus microps (Perciformes: Gobiidae) in ecologically differentiated estuarine systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current developments on fish-based indices to assess ecological-quality status of estuaries and lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaojun Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Tougard</w:t>
+                <w:t xml:space="preserve">S. Maci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Zoologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.34-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921366v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t>
               </w:r>
@@ -9018,64 +9018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.9-18</w:t>
@@ -9264,51 +9264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9493,51 +9493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat specific growth rates and condition indices for the sympatric solesSolea solea (Linnaeus, 1758) and Solea senegalensis Kaup 1858, in the Tagus estuary, Portugal, based on otolith daily increments and RNA-DNA ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vinagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9763,90 +9763,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution's shifts due to climate change in the Northeast Atlantic: using a hierarchical filtering approach on marine-estuarine opportunist species|</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9888,90 +9888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Marine Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Gdansk; Polish Scientific Committee on Oceanic Research, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10139,51 +10139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision and behaviour of fish-based ecological quality metrics in relation to natural and anthropogenic pressure gradients in European estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,90 +10251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10389,77 +10389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptability, behaviour, comparability and sensitivity of transitional waters fish-based assessment tools in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10501,51 +10501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting estuarine use patterns of juvenile fish along the Portuguese coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10648,64 +10648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELET (ECSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.20</w:t>
@@ -10773,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11010,51 +11010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11154,77 +11154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11324,51 +11324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11665,51 +11665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration écologique des estuaires : protection des personnes et lutte contre l’érosion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11829,51 +11829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa F Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor D Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whitfield, A.K.; Able, K.W.; Blaber, J.M.; Elliott, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries in Estuaries</w:t>
@@ -11951,77 +11951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tropicalization of European estuarine fish communities a matter of latitude?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobry Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12088,64 +12088,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,90 +12206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12337,77 +12337,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report summarising the definitions of reference conditions using predictive models for ecological endpoints for fish in transitional waters: WISER Deliverable D.4.4-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12446,51 +12446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report detailing Multimetric fish-based indices sensitivity to anthropogenic and natural pressures, and to metrics variation range: WISER Deliverable D4.4-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12581,77 +12581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe: WISER Deliverable D4.4-2, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12690,77 +12690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision and behaviour of fish-based ecological quality metrics in relation to natural and anthropogenic pressure gradients in European estuaries and lagoons: WISER Deliverable D4.4-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12812,51 +12812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical report Coastal Water, North East Atlantic Geografical Intercalibration Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12943,90 +12943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiser Deliverable D4.4-2, part 1: Testing the adaptability and behaviour of 6 fish indices on a common dataset composed of multiple gears samplings from 8 estuaries and lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13078,51 +13078,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'unité Écosystèmes aquatiques et changements globaux (EABX)</w:t>
+                <w:t xml:space="preserve">Presentation of Aquatic Ecosystems and Global Change research unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
@@ -13142,75 +13142,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420677v1</w:t>
+                <w:t xml:space="preserve">hal-05420970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of Aquatic Ecosystems and Global Change research unit</w:t>
+                <w:t xml:space="preserve">Présentation de l'unité Écosystèmes aquatiques et changements globaux (EABX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
@@ -13230,51 +13230,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420970v1</w:t>
+                <w:t xml:space="preserve">hal-05420677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId437"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13429,51 +13429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrique.cabral@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/762141/henrique-cabral/publications/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ioc-unesco.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbp.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Tojeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Souto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaufmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-024-01484-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brand&#227;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lemos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/FB.122.1-2.2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rafael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferr&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00349-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.F. Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana B Moutinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Oropesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Duarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reis-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Fick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F.L. Lemos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe R Ceia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Anast&#225;cio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Candeias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Domingos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105827" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fonseca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalaj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113594" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Novais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S Mateus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Judite Alves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P Marques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121843" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Rocha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique N Cabral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10030417" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738594v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Madeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouveia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.801672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.699566" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellanos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chainho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo R Quintella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.707089" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Marques Lemos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paes Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.05129.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szalaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.629130" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Machado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teixeira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa217" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P Vasconcelos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.685294" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M Teixeira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.684059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518738v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veiga-Malta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobrinho-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107259" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Correia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Figueiredo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chaves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106546" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.105068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M. Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gamito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12470" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reis Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Novais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.L. Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136564" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F. Fonseca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ca&#231;ador" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106437" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jogee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106230" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610017v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouveia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jogee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104758" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Tanner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vieira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Vasconcelos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dores" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azevedo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV52NMJZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rocha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ana Nunes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Coimbra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04825-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2019.03.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duarte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prata" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Matos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cabrita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ca&#231;ador" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.354" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Duarte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa Leal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16152737" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Silva Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang dos Santos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-019-00570-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diniz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01921-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609431v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.067" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fran&#231;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00117" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105586" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Tanner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Aboim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P. Vasconcelos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28701-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609439v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.L. Pinto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0270467618819683" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirisala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCM1CB02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130728v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dirisala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Vasconcelos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Costa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.01.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42NFZ0LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778167v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09797" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Marques" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/fozo.v61.i2.a3.2012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644549v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Mercier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1887.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170756v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. B&#233;gout" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01460.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629601v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Murta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Melo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56077-9_15" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842445v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Costa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842438v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070606v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323990363000052?via%3Dihub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00005-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420677v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrique.cabral@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/762141/henrique-cabral/publications/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ioc-unesco.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbp.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Tojeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Souto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaufmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-024-01484-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brand&#227;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lemos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/FB.122.1-2.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rafael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferr&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00349-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reis-Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Fick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120531" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.F. Alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana B Moutinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Oropesa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162095" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F.L. Lemos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe R Ceia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Anast&#225;cio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Candeias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Domingos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105827" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fonseca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalaj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113594" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Novais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S Mateus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Judite Alves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P Marques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121843" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Rocha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique N Cabral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10030417" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738594v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Madeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouveia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.801672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.699566" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellanos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chainho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo R Quintella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.707089" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Machado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teixeira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa217" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Marques Lemos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paes Vieira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.05129.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szalaj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.629130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P Vasconcelos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.685294" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M Teixeira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.684059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518738v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veiga-Malta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobrinho-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107259" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Correia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Figueiredo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chaves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106546" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.105068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M. Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gamito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12470" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reis Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Novais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.L. Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136564" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jogee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106230" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F. Fonseca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ca&#231;ador" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106437" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rocha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ana Nunes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Coimbra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04825-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouveia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jogee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104758" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Tanner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vieira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Vasconcelos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dores" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azevedo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.056" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV52NMJZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511745v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa Leal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16152737" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Duarte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2019.03.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duarte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prata" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Matos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cabrita" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ca&#231;ador" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.354" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Silva Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang dos Santos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-019-00570-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diniz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01921-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609431v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.067" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fran&#231;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00117" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105586" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Tanner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Aboim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita P. Vasconcelos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28701-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609439v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.L. Pinto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0270467618819683" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirisala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCM1CB02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130728v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dirisala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Vasconcelos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Costa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.01.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42NFZ0LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778167v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09797" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921366v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Marques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/fozo.v61.i2.a3.2012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644549v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Mercier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1887.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170756v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. B&#233;gout" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01460.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629601v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Murta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Melo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56077-9_15" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842445v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Costa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842438v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070606v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323990363000052?via%3Dihub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00005-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420970v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420677v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>