--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -628,438 +628,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'articulation robotique à raideur variable basée sur un réseau Halbach d'aimants cubiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’une drone autonome aérien reconfigurable capable de se déplacer sur l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM); CNRS, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941094v1</w:t>
+                <w:t xml:space="preserve">hal-03932479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une drone autonome aérien reconfigurable capable de se déplacer sur l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d'articulation robotique à raideur variable basée sur un réseau Halbach d'aimants cubiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Verdu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM); CNRS, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932479v1</w:t>
+                <w:t xml:space="preserve">hal-03941094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Task-based Method for Underwater Drones Waterproof Thrusters Power Computation</w:t>
+                <w:t xml:space="preserve">Design of an Optimally Stiff Axial Magnetic Coupling for Compliant Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Siqueira Meirelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589285⟩</w:t>
+              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.5198-5203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560814v1</w:t>
+                <w:t xml:space="preserve">hal-03560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Optimally Stiff Axial Magnetic Coupling for Compliant Actuators</w:t>
+                <w:t xml:space="preserve">A Task-based Method for Underwater Drones Waterproof Thrusters Power Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Siqueira Meirelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.5198-5203, </w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560839v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic design and analysis of a radial reconfigurable magnetic coupling thruster for vectorial AUV propulsion</w:t>
               </w:r>
@@ -1071,64 +1071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Siqueira Meirelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.2876-2881, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,64 +1314,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Siqueira Meirelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1431,64 +1431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Siqueira Meirelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Saraiva Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1807,51 +1807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Arnold" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yelena Carvalho Fontes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03941094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Siqueira Meirelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927645" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Saraiva Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12010056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04922776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Arnold" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yelena Carvalho Fontes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03941094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Siqueira Meirelles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927645" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Saraiva Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12010056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04922776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>