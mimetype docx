--- v0 (2026-03-31)
+++ v1 (2026-05-07)
@@ -484,165 +484,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05248791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8 tonnes de sédiments tamisés</w:t>
+                <w:t xml:space="preserve">Le bois de cervidé, une matière première de l’artisanat moyenâgeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sarmento-Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, pp.138-139</w:t>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04164155v1</w:t>
+                <w:t xml:space="preserve">halshs-03549580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois de cervidé, une matière première de l’artisanat moyenâgeux</w:t>
+                <w:t xml:space="preserve">8 tonnes de sédiments tamisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sarmento-Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83, pp.16-17</w:t>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03549580v1</w:t>
+                <w:t xml:space="preserve">halshs-04164155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lion décoratif en ivoire découvert à Saint-Vivien, Charente-Maritime</w:t>
               </w:r>
@@ -758,1308 +758,1592 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05248799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Aquitaine, Deux-Sèvres, Sainte-Verge. Centre Bourg - Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matérialités multiples d'un jeu particulier : la mérelle du second Moyen Âge français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Jouer au Moyen Âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montignac-Charente, le château (Charente, 16), Rapport final d'opération 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bâty</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025, pp.143-155</w:t>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simian Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéva Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05544165v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05281139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2025</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle-Aquitaine, Deux-Sèvres, Sainte-Verge. Centre Bourg - Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bâty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025, pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testard</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-05562841v1</w:t>
+                <w:t xml:space="preserve">halshs-05544165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourriers, le château (Charente, 16), Rapport de prospection thématique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2025, 201 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-05281160v1</w:t>
+                <w:t xml:space="preserve">halshs-05562841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers. Palais des ducs d’Aquitaine. Sondages préliminaires au projet de restauration. Secteurs A, B, C, D - Rapport final d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Paulien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atemporelle archéologie. 2024, pp.432-434 (vol. 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05544172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale - Années 2019-2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
+                <w:t xml:space="preserve">Tourriers, le château (Charente, 16), Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05280537v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05281160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe - XVIe s.) : rapport intermédiaire de PCR et fouille programmée 2022 - Poitiers, Vienne (86)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale - Années 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-05280701v1</w:t>
+                <w:t xml:space="preserve">halshs-05280537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe - XVIe s.) : rapport intermédiaire de PCR et fouille programmée 2022 - Poitiers, Vienne (86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2023, 347 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04356649v1</w:t>
+                <w:t xml:space="preserve">halshs-05280701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Haut-Clairvaux, Rapport de fouilles programmées 2021 - Scorbé-Clairvaux, Vienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauveau</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">CESCM. 2022, pp.293</w:t>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05279423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montignac-Charente, le château (Charente, 16), Rapport final d'opération</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">CESCM. 2022</w:t>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe-XVIe s.), Rapport intermédiaire de PCR et fouille programmée 2020 et 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 207291, CESCM (Poitiers). 2022, 436 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05281176v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04645843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe-XVIe s.), Rapport intermédiaire de PCR et fouille programmée 2020 et 2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">OA 207291, CESCM (Poitiers). 2022, 436 p</w:t>
+                <w:t xml:space="preserve">Montignac-Charente, le château (Charente, 16), Rapport final d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04645843v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05281176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fausse-braie et la partie sud du château de Gençay. Rapport final d’opération</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Armand</w:t>
+                <w:t xml:space="preserve">Le Haut-Clairvaux, Rapport de fouilles programmées 2021 - Scorbé-Clairvaux, Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CESCM. 2021</w:t>
+              <w:t xml:space="preserve">CESCM. 2022, pp.293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05281709v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05279423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Haut-Clairvaux, morphogenèse d’un pôle châtelain entre Poitou, Anjou et Touraine (XIe-XVIe s.)., Rapport final d’activité du PCR 2017-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhaël Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESCM (Poitiers). 2021, 440 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04645877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fausse-braie et la partie sud du château de Gençay. Rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05281709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2206,51 +2490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento-Pedro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marestaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paulien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Georget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento-Pedro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lain&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simian Carr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;va Dalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desplat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dupin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marestaing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paulien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dabry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Georget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>