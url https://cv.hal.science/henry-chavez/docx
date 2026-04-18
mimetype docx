--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -748,388 +748,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fairwork in the platform economy: a global south perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitso Tsibolane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Belén Albornoz B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Arriagada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevi Putri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul van Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrieu, Ramiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cracking the future of work. Automation and Labor Platforms in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FOWIGS; CIPPEC; IDRC, pp.188--230, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet postnéolibéral du développement technoscientifique en Équateur : de l’illusion à la dystopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Posado, Thomas and Gaudichaud, Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernements progressistes en Amérique Latine (1998-2008): la fin d’un « âge d’or »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.26, 2021, 978-2-7535-8048-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...83 lines deleted...]
-              <w:t xml:space="preserve">Albrieu, Ramiro. </w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los ciclos de transformación tecno-económica mundial y los proyectos periféricos de modernización: el caso del desarrollo científico y tecnológico del Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casas-Guerrero, Rosalba and Pérez Bustos, Tania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cracking the future of work. Automation and Labor Platforms in the Global South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FOWIGS; CIPPEC; IDRC, pp.188--230, 2021</w:t>
+              <w:t xml:space="preserve">Ciencia, tecnología y sociedad en América Latina. La mirada de las nuevas generaciones II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLACSO, pp.329--356, 2019, 978-987-722-426-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Argentinean zero waste framework: Implementation gaps and over-sight of reusable menstrual management technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gaybor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schröder, Patrick and Anantharaman, Manisha and Anggraeni, Kartika and Foxon, Timothy J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Circular Economy and the Global South: Sustainable Lifestyles and Green Industrial Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019, 978-1-138-35893-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152976v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04153626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1440,209 +1440,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disguising Exploitation. Immigrants in the Ecuadorian Gig Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Belén Albornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trilogía Ciencia Tecnología Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (30), pp.e2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22430/21457778.2639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Booms petroleros, quimeras de transformación productiva y el retorno de Washington. Balance de un medio siglo de economía ecuatoriana (1970-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 251, pp.203-233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ried.8179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ried.8179⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04142370v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04396422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Big data’ Research: A Bibliometric Analysis of the Scopus Database, 2009–2019</w:t>
               </w:r>
@@ -1745,51 +1745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations in the Ecuadorian Scientific Landscape: A Bibliometric Analysis of the Main Publications Trends and the Role of the Scientific Networks and the Public International Scholarship Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gaybor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientometric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1s), pp.s115--s128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1817,377 +1817,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la gestión algorítmica del trabajo a la huelga 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Belén Albornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.43--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17141/mundosplurales.2.2020.4848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COVID-19, tecnología y poder: los peligros del optimismo tecnológico y el surgimiento del omnióptico global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gaybor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F-ILIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Just because you don't see your boss, doesn't mean you don't have a boss’: Covid-19 and Gig Worker Strikes across Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howson Kelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ustek-Spilda Funda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grohmann Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carelli Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (3), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14213/inteuniorigh.27.3.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">María Belén Albornoz</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and technology internationalization and the emergence of peripheral techno-dreams: the Yachay project case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gaybor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tapuya : Latin American Science, Technology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), pp.238-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,785 +2316,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Datafing the poor: from techno-solutionism to algorithmic neoliberalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gualavisí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Power 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Information Technology Bangalore (IIIT-B), India; University of Graz, Austria, Sep 2024, Bangalore, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fuga a la superposición (asimétrica) de cerebros: desarrollo de capacidades en big data e inteligencia artificial en América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizuete-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV Jornadas Latinoamericanas de Estudios Sociales de la Ciencia y la Tecnología (ESOCITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Latinoamericana de Estudios Sociales de la Ciencia y la Tecnología (ESOCITE), Jul 2024, Campinas, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La constitución del campo de los métodos digitales en ciencias sociales. Orígenes, evolución, principales comunidades, enfoques y herramientas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller de investigación digital: Ensamblajes, Métodos e Innovación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Núcleo Especulatorio sobre la Tecnociencia y los Biomateriales, Nov 2024, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-nomía: la economía de los datos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Modos de Conocer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLACSO Ecuador, Apr 2024, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracia representativa o probabilística ? Sistemas de reconocimiento facial y voto electrónico en Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6to Encuentro Anual de CTS Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTS Ecuador, Jun 2024, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data and artificial intelligence global asymmetries: infrastructures, skills, uses, value and side effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Social Studies of Science (4S), Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Datafing the poor: from techno-solutionism to algorithmic neoliberalism</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big data y ciencias sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Gualavisí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Power 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Information Technology Bangalore (IIIT-B), India; University of Graz, Austria, Sep 2024, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Taller de investigación digital: Ensamblajes, Métodos e Innovación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Núcleo Especulatorio sobre la Tecnociencia y los Biomateriales, Sep 2023, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des connaissances et de savoir-faire sur le big data en Amérique latine : compétences, usages, infrastructures et imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel de l'Axe 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ceped, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A presença big data nas metodologias de pesquisa social: desafios, casos de estudo e algumas observações.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso Internacional em Humanidades Digitais (HDRio2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associação Brasileira de Humanidades Digitais, Apr 2023, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data y ciencias sociales: potencialidades y desafíos metodológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4to Encuentro Anual de CTS Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTS Ecuador, Oct 2023, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematizar el uso de big data e IA en ciencias sociales : Competencias, usos, infraestructuras e imaginarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Encuentro Métodos y Herramientas de big data e inteligencia artificial aplicados al estudio de fenómenos sociales en ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ceped - CTS Lab Ecuador, Jul 2023, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widening the divide: global asymmetries on the distribution and circulation of knowledge and know-how on big data and AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Nov 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data mining and interaction design applied to the research work activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3110,346 +3248,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communication and Applied Technologies (ICOMTA23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XESCOM - BUAP - ICOMPTA, Sep 2023, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">América Latina frente a la Inteligencia Artificial: transformaciones, riesgos y desafíos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquios del CTS Lab FLACSO Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTS Lab FLACSO Ecuador, Oct 2023, Quito (virtuel), Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampliando la brecha, recargando dependencia: construcción de capacidades en gestión de datos e IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizuete Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Congreso de Ciencia Política y Relaciones Internacionales (CIPRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Red de ciencias políticas y relaciones internacionales, Oct 2023, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400398v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04401114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retos de la Inteligencia Artificial</w:t>
               </w:r>
@@ -3498,165 +3498,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circulación de conocimiento sobre big data en América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4to Encuentro Anual de CTS Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTS Ecuador, Nov 2022, Quito, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las tecnologías big data en América latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario mensual del Núcleo Especulatorio Tecnociencia y Biomateriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Núcleo Especulatorio Tecnociencia y Biomateriales, Nov 2022, Santiago, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04401267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile learning, retos y usos en América Latina</w:t>
               </w:r>
@@ -3856,332 +3856,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las tecnologías de Big Data y el sector público: un análisis bibliométrico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII Jornadas Latinoamericanas de Estudios Sociales de la Ciencia y la Tecnología - Primer Congreso ESOCITE-LALICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Latinoamericana de Estudios Sociales de la Ciencia y la Tecnología (ESOCITE); Latin American Network for Economics of Learning, Innovation, and Competence Building Systems (LALICS), Apr 2021, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence Strategies in Latin America: Governing by Wording?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Belén Albornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Oct 2021, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El vocabulario de las estrategias de iA en América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3er Encuentro Anual de CTS Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTS Ecuador, Dec 2021, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Artificial Intelligence Strategies in Latin America: Governing by Wording?</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under the Apps, the humans!: Behind and beyond the algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Belén Albornoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Oct 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Under the Apps, the humans!: Behind and beyond the algorithms</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big data technologies and the Public sector: a bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Oct 2021, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Las tecnologías de Big Data y el sector público: un análisis bibliométrico</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19, tecnología y poder: los peligros del optimismo tecnológico y el surgimiento del omnióptico global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Jornadas Latinoamericanas de Estudios Sociales de la Ciencia y la Tecnología - Primer Congreso ESOCITE-LALICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Latinoamericana de Estudios Sociales de la Ciencia y la Tecnología (ESOCITE); Latin American Network for Economics of Learning, Innovation, and Competence Building Systems (LALICS), Apr 2021, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">2da Escuela de verano de CTS Lab FLACSO Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTS Lab FLACSO Ecuador, Nov 2020, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairwork in Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Belén Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4197,614 +4335,476 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Fairwork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fairwork-Oxford Internet Institute, Nov 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los programas de becas para estudios en el exterior en Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2do Encuentro CTS Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTS Ecuador, Nov 2020, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Big data technologies and the Public sector: a bibliometric analysis</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El desarrollo del campo científico y tecnológico en Ecuador: una historia local de ciclos de transformación global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Encuentro CTS Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTS Ecuador, Apr 2019, Quito, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dreaming of electric sheep: Los ciclos tecno-económicos globales y la política tecno-científica postneolineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquios CTS Lab FLACSO Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTS Lab FLACSO Ecuador, Jun 2019, Quito, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memecracy: Shaping Public Opinion through WhatsApp Data Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gaybor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Aug 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Sep 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Henry Chavez</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The challenges of higher education in latin america towards the knowledge economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franco-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Chavez</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chávez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Academy of Technology, Education and Development (IATED), Jul 2019, Palma, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21125/edulearn.2019.2505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04401724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations techno-économiques globales et les techno-rêves périphériques : le cas équatorien</w:t>
               </w:r>
@@ -4922,165 +4922,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estudiantes e investigadores ecuatorianos en el mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensar el Ecuador desde el mundo, pensar el mundo desde el Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Divergence, Jun 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet postnéolibéral du développement techno-scientifique en Équateur : de l’illusion à la dystopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernements progressistes et postnéolibéralisme en Amérique Latine : la fin d’un « âge d’or » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401855v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04401850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los ciclos de transformación tecno-económica mundial y los proyectos periféricos de modernización: el caso del desarrollo científico y tecnológico del Ecuador</w:t>
               </w:r>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Belén Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizuete Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertolini Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Belén Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizuete Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertolini Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Belén Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizuete Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertolini Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albornoz María Belén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizuete Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertolini Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,263 +6093,263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increased surveillance during the COVID-19 pandemic reveals the emergence of a new architecture of global power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gaybor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robocops, flowers and stones: technologies and arts of repression, resistance and protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egas José</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401681v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04400154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6528,51 +6528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09494DFF"/>
+    <w:nsid w:val="FB166281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6759,51 +6759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chavez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HGB-2865-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/technoscientific-globalisation-from-below" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flacso.edu.ec/node/111?id=8019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59944-6_15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ismael Chavez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7210-4_9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gualavis&#237;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Lara Guzm&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4258527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitso Tsibolane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz B." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arriagada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevi Putri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul van Belle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gaybor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizuete-Sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2024.2441625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chavez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ponciano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2025.2513198" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2023.100073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cardoso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22430/21457778.2639" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.11.1.7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.10.1s.27" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howson Kelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustek-Spilda Funda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grohmann Rafael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Nancy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelli Rodrigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14213/inteuniorigh.27.3.0020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2020.4848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2018.1523522" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vizuete Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401662v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franco-Crespo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ramos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.2505" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46546/2024-62lineabierta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertolini Alessio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Graham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mark" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albornoz Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egas Jos&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EHES0090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chavez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HGB-2865-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/technoscientific-globalisation-from-below" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flacso.edu.ec/node/111?id=8019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59944-6_15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ismael Chavez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7210-4_9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gualavis&#237;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Lara Guzm&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4258527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitso Tsibolane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz B." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arriagada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevi Putri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul van Belle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gaybor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizuete-Sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2024.2441625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chavez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ponciano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2025.2513198" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2023.100073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22430/21457778.2639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cardoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.11.1.7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.10.1s.27" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2020.4848" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howson Kelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustek-Spilda Funda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grohmann Rafael" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Nancy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelli Rodrigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14213/inteuniorigh.27.3.0020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2018.1523522" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vizuete Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franco-Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.2505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46546/2024-62lineabierta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertolini Alessio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Graham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mark" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albornoz Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egas Jos&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EHES0090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>