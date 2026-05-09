--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -3196,50 +3196,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">América Latina frente a la Inteligencia Artificial: transformaciones, riesgos y desafíos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquios del CTS Lab FLACSO Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTS Lab FLACSO Ecuador, Oct 2023, Quito (virtuel), Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Data mining and interaction design applied to the research work activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3248,126 +3317,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communication and Applied Technologies (ICOMTA23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XESCOM - BUAP - ICOMPTA, Sep 2023, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401244v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04396411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampliando la brecha, recargando dependencia: construcción de capacidades en gestión de datos e IA</w:t>
               </w:r>
@@ -3429,165 +3429,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circulación de conocimiento sobre big data en América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4to Encuentro Anual de CTS Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTS Ecuador, Nov 2022, Quito, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retos de la Inteligencia Artificial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODAM 2022: II Congress on Open Data and Metadata in Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Datalat, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401311v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04401267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las tecnologías big data en América latina</w:t>
               </w:r>
@@ -6528,51 +6528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB166281"/>
+    <w:nsid w:val="32461571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6759,51 +6759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chavez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HGB-2865-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/technoscientific-globalisation-from-below" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flacso.edu.ec/node/111?id=8019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59944-6_15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ismael Chavez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7210-4_9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gualavis&#237;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Lara Guzm&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4258527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitso Tsibolane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz B." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arriagada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevi Putri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul van Belle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gaybor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizuete-Sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2024.2441625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chavez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ponciano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2025.2513198" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2023.100073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22430/21457778.2639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cardoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.11.1.7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.10.1s.27" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2020.4848" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howson Kelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustek-Spilda Funda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grohmann Rafael" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Nancy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelli Rodrigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14213/inteuniorigh.27.3.0020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2018.1523522" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vizuete Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franco-Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.2505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46546/2024-62lineabierta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertolini Alessio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Graham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mark" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albornoz Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egas Jos&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EHES0090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chavez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HGB-2865-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/technoscientific-globalisation-from-below" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flacso.edu.ec/node/111?id=8019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59944-6_15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ismael Chavez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7210-4_9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gualavis&#237;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Lara Guzm&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4258527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitso Tsibolane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Albornoz B." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arriagada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevi Putri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul van Belle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gaybor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizuete-Sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2024.2441625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chavez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ponciano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2025.2513198" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2023.100073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22430/21457778.2639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cardoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.11.1.7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.10.1s.27" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2020.4848" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howson Kelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustek-Spilda Funda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grohmann Rafael" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Nancy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelli Rodrigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14213/inteuniorigh.27.3.0020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2018.1523522" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vizuete Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franco-Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.2505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46546/2024-62lineabierta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertolini Alessio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Graham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mark" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albornoz Mar&#237;a Bel&#233;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egas Jos&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EHES0090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>