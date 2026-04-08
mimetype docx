--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -632,347 +632,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Classroom: A Panacea for Effective ICT-based Instructional Strategies in Nigerian Medical Colleges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurship Education and the Challenges of Graduate Employability in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nwosu, Jonathan C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aaron Izang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health and Biology Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29333/ejhbe/80717⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation, Management and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijimt.2018.9.5.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268989v1</w:t>
+                <w:t xml:space="preserve">hal-04268911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability and Use of Internet-based Library Services among Lecturers in Selected Polytechnics in Ogun State Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimbola Fagbe O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiwo Egbeyemi A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Library Philosophy and Practice (e-journal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (10), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship Education and the Challenges of Graduate Employability in Nigeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Classroom: A Panacea for Effective ICT-based Instructional Strategies in Nigerian Medical Colleges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chukwudi John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Owolabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nwosu, Jonathan C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Chukwudi John</w:t>
+                <w:t xml:space="preserve">Aaron Izang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation, Management and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.189-193. </w:t>
+              <w:t xml:space="preserve">European Journal of Health and Biology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/ijimt.2018.9.5.812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29333/ejhbe/80717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268911v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability and accessibility of ICT- based instructional tools in medical colleges in Ogun State, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nwosu, Jonathan C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olakunle Ahmed Simisaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nwosu, Jonathan C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Library and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.420-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6993A174"/>
+    <w:nsid w:val="FC219434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1651,51 +1651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chukwudi-john" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0960-6861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chukwudi John" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Olusola Awelewa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/9wfpk-aaf83" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izang Aaron Afan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah D Halimah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyebode B Oluwajenyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wami M Praise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oniyide, Deborah Funmilayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbeyemi, Abdulazeez Taiwo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Nwosu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Izang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O J Akorede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3539" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owolabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Izang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejhbe/80717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimbola Fagbe O" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwo Egbeyemi A." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwosu, Jonathan C." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijimt.2018.9.5.812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chinaka Nwosu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Monday Micah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakunle Ahmed Simisaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijalis.317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Chidiebere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukangwa Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chukwudi-john" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0960-6861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chukwudi John" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Olusola Awelewa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/9wfpk-aaf83" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izang Aaron Afan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah D Halimah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyebode B Oluwajenyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wami M Praise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oniyide, Deborah Funmilayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbeyemi, Abdulazeez Taiwo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Nwosu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Izang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O J Akorede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3539" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwosu, Jonathan C." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijimt.2018.9.5.812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimbola Fagbe O" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwo Egbeyemi A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owolabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Izang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejhbe/80717" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chinaka Nwosu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Monday Micah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakunle Ahmed Simisaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijalis.317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Chidiebere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukangwa Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>