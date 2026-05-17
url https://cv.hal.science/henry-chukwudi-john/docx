--- v1 (2026-04-08)
+++ v2 (2026-05-17)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0960-6861</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GegA88EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -200,1159 +221,1159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and Literature: A Comparative Study of Chimamanda Ngozi Adichie and Ben Okri in Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abayomi Olusola Awelewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual African Digital Semiotics and E-lit Journal (MADSEJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (2), pp.51-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17613/9wfpk-aaf83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-Based Grade Prediction System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izang Aaron Afan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah D Halimah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyebode B Oluwajenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wami M Praise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends In Information Communication Technology Research (CTICTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (1), pp.20- 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Networking Technologies in Libraries and the role of Librarians as agent for Repositioning Nigerian Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oniyide, Deborah Funmilayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egbeyemi, Abdulazeez Taiwo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Library and Information Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.75- 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of information and communication technology (ICT) competence and literacy skills among undergraduates as a determinant factor of academic achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Nwosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A A Izang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O J Akorede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Research and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.582 - 589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5897/err2018.3539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship Education and the Challenges of Graduate Employability in Nigeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Smart Classroom: A Panacea for Effective ICT-based Instructional Strategies in Nigerian Medical Colleges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Owolabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Izang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation, Management and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijimt.2018.9.5.812⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health and Biology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29333/ejhbe/80717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268911v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability and Use of Internet-based Library Services among Lecturers in Selected Polytechnics in Ogun State Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimbola Fagbe O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiwo Egbeyemi A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Library Philosophy and Practice (e-journal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (10), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Classroom: A Panacea for Effective ICT-based Instructional Strategies in Nigerian Medical Colleges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurship Education and the Challenges of Graduate Employability in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nwosu, Jonathan C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aaron Izang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health and Biology Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29333/ejhbe/80717⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation, Management and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijimt.2018.9.5.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268989v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability and accessibility of ICT- based instructional tools in medical colleges in Ogun State, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nwosu, Jonathan C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O J Akorede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Research and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.391-398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/err2018.3538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Instructional Media among Selected Science Subject Teachers in Ilishan Remo Senior Secondary Schools, Ogun State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chinaka Nwosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Monday Micah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Policy and Entrepreneurial Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (1), pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freelance Librarianship: A Source of Income for Unemployed Library and Information Science Graduates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olakunle Ahmed Simisaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nwosu, Jonathan C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Library and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.420-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23953/cloud.ijalis.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Literacy Education among Faculty and Students: The Role of Laz Otti Memorial Library, Babcock University, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chukwudi John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eti Chidiebere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukangwa Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (5), pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1420,51 +1441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC219434"/>
+    <w:nsid w:val="1A79C0B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1651,51 +1672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chukwudi-john" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0960-6861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chukwudi John" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Olusola Awelewa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/9wfpk-aaf83" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izang Aaron Afan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah D Halimah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyebode B Oluwajenyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wami M Praise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oniyide, Deborah Funmilayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbeyemi, Abdulazeez Taiwo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Nwosu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Izang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O J Akorede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3539" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwosu, Jonathan C." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijimt.2018.9.5.812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimbola Fagbe O" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwo Egbeyemi A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owolabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Izang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejhbe/80717" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chinaka Nwosu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Monday Micah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakunle Ahmed Simisaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijalis.317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Chidiebere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukangwa Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-chukwudi-john" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0960-6861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GegA88EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chukwudi John" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Olusola Awelewa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/9wfpk-aaf83" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izang Aaron Afan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah D Halimah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyebode B Oluwajenyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wami M Praise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oniyide, Deborah Funmilayo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbeyemi, Abdulazeez Taiwo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Nwosu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Izang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O J Akorede" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3539" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owolabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Izang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejhbe/80717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimbola Fagbe O" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwo Egbeyemi A." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwosu, Jonathan C." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijimt.2018.9.5.812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/err2018.3538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chinaka Nwosu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Monday Micah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakunle Ahmed Simisaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijalis.317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Chidiebere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukangwa Clement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>