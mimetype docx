--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -189,2062 +189,2157 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Santé mentale au travail et la Conciliation vie privée et vie professionnelle</w:t>
+                <w:t xml:space="preserve">Identifier, choisir et animer une démarche groupale. Repères théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denève Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Conciliation vie privée et vie professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Merville, Dec 2025, Merville, France</w:t>
+              <w:t xml:space="preserve">Ensembll – Le Living Lab comme objet de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensembll - Université Catholique de Lille, Mar 2026, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426335v1</w:t>
+                <w:t xml:space="preserve">hal-05544331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGSG : si on prenait soin de nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Doucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale Ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Armentières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover en QVCT par le Design Thinking pour le bien commun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La Santé mentale au travail et la Conciliation vie privée et vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentations organisationnelles et Bien commun: pratiques, bénéfices, limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Ethique et Innovation, Mar 2025, Guingamp, France</w:t>
+              <w:t xml:space="preserve">La Conciliation vie privée et vie professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Merville, Dec 2025, Merville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059785v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences du design et de l’innovation en démarches en prévention en SMT : retours d’expériences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innover en QVCT par le Design Thinking pour le bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Cléty</w:t>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale au Travail : Comment agir en prévention ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTNF, Dec 2025, Loos, France</w:t>
+              <w:t xml:space="preserve">Expérimentations organisationnelles et Bien commun: pratiques, bénéfices, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Ethique et Innovation, Mar 2025, Guingamp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426331v1</w:t>
+                <w:t xml:space="preserve">hal-05059785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une crise de sens des métiers dans la Petite Enfance ? Explorations et analyses des prédicteurs de l’intention de quitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sciences du design et de l’innovation en démarches en prévention en SMT : retours d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blairy-Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Santé Mentale au Travail : Comment agir en prévention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTNF, Dec 2025, Loos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326528v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Design Thinking to support the construction of a QVCT approach: the case of participative research in Hauts de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers une crise de sens des métiers dans la Petite Enfance ? Explorations et analyses des prédicteurs de l’intention de quitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pierre flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry Cléty</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blairy-Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creating Knowledge Through, Participatory research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bruxelle- Université Libre de Bruxelles (ULB), France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059798v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QVCT et recherche-action participative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application of Design Thinking to support the construction of a QVCT approach: the case of participative research in Hauts de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche Moodwork, Feb 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Creating Knowledge Through, Participatory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bruxelle- Université Libre de Bruxelles (ULB), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590427v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches du sens du métier chez les professionnel.les de la petite enfance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">QVCT et recherche-action participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire. Le « sens du travail » : enjeux psychiques, sociaux et politiques de l’activité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire pour la Sociologie Économique, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche Moodwork, Feb 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722980v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie de l'étudiant</w:t>
+                <w:t xml:space="preserve">Approches du sens du métier chez les professionnel.les de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hémisf4ire, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire. Le « sens du travail » : enjeux psychiques, sociaux et politiques de l’activité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire pour la Sociologie Économique, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225219v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir l’appropriation des connaissances en QVT par la recherche-action participative. Une proposition méthodologique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La psychologie de l'étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La QVcT des professionnels de la santé : état des lieux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2ème journée d’Etude du Réseau R2QVT, May 2023, Dijon (Université de Bourgogne), France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisf4ire, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303788v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cet obscur objet du désir qu'est le travail !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soutenir l’appropriation des connaissances en QVT par la recherche-action participative. Une proposition méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Envie de Résilience, Apr 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">La QVcT des professionnels de la santé : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème journée d’Etude du Réseau R2QVT, May 2023, Dijon (Université de Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225204v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cet obscur objet du désir qu'est le travail !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mise en/au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe 2S2T - Université Catholique d'Angers, Jun 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Envie de Résilience, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224651v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mise au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de l'Allier, Mar 2022, Moulins, France</w:t>
+              <w:t xml:space="preserve">La mise en/au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe 2S2T - Université Catholique d'Angers, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225229v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche QVT et Living lab : résultats d'une expérimentation RAP.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La confiance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche IMPACT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSyCOS-ETHICS EA7446, Feb 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de l'Allier, Mar 2022, Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590454v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche QVT : expérimentation d'un living lab au sein d'une collectivité publique.</w:t>
+                <w:t xml:space="preserve">Démarche QVT et Living lab : résultats d'une expérimentation RAP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFLUENTHICS-ETHICS (EA7446), Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche IMPACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSyCOS-ETHICS EA7446, Feb 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590443v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de l'innovation en QVT : l'exemple d'un projet de living lab in institut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche QVT : expérimentation d'un living lab au sein d'une collectivité publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Cléty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Soyez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Mortreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFLUENTHICS-ETHICS (EA7446), Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590479v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-action participative, principes et limites : l'exemple d'un projet living lab in institut</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">La gouvernance de l'innovation en QVT : l'exemple d'un projet de living lab in institut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Mortreux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590472v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche QVT et Gouvernance partagée : mise en discussion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recherche-action participative, principes et limites : l'exemple d'un projet living lab in institut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche IMPACT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSyCOS-ETHICS (EA7446), Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">21e congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590461v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail et l’organisation libérée à l’épreuve du sujet salarié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Démarche QVT et Gouvernance partagée : mise en discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruffin-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Demarey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les septentrionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche IMPACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSyCOS-ETHICS (EA7446), Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579901v1</w:t>
+                <w:t xml:space="preserve">hal-04590461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des salariés en souffrance, les cellules d’écoute psychologique en entreprise : expérimentations et réflexions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le télétravail et l’organisation libérée à l’épreuve du sujet salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Djazayeri</w:t>
+                <w:t xml:space="preserve">Catherine Demarey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIRP-France, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les septentrionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059878v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer le bien-être en entreprise : Intervention en entreprise, méthodologie d’audit et d’élaboration de plans d’actions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prise en charge des salariés en souffrance, les cellules d’écoute psychologique en entreprise : expérimentations et réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cauwel</w:t>
+                <w:t xml:space="preserve">Hossein Djazayeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSITEC, May 2010, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">La santé en travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIRP-France, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059844v1</w:t>
+                <w:t xml:space="preserve">hal-05059878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité des représentations des membres d’équipe de travail et Efficacité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Développer le bien-être en entreprise : Intervention en entreprise, méthodologie d’audit et d’élaboration de plans d’actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lemoine</w:t>
+                <w:t xml:space="preserve">Juliette Cauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès - Le travail dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSITEC, May 2010, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059875v1</w:t>
+                <w:t xml:space="preserve">hal-05059844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion épistémologique sur l'étude des équipes de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Proximité des représentations des membres d’équipe de travail et Efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Aug 2008, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">16e congrès - Le travail dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590835v1</w:t>
+                <w:t xml:space="preserve">hal-05059875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexion épistémologique sur l'étude des équipes de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e congrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Aug 2008, Québec (CA), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure du groupe sur les compétences de communication de l'équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2006, Hammamet (TUN), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,322 +2349,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Team Buidling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarche groupale, Théories et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUNOD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.301-315, 2025, UniversPsy, 978-2-10-084959-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire des systèmes collectifs les leviers de la qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Demarey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Piermatteo; Henry Cléty; Sandrine Schoenenberger; Catherine Demarey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de vie et santé au travail : Théories et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2022, 978-2-7574-3510-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure du groupe sur les compétences de communication de l'équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Editions de l'AIPTLF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et développement des personnes et des organisations. Volume 6 : Organisation, Engagement et Equipes de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, L'Harmattan, pp.253-264, 2008, Psychologie du travail et des organisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2579,614 +2674,614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches Groupales. Théories et Pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DUNOD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, UniversPsy, 978-2-10-084959-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Design Thinking au service de la QVCT : explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la QVCT dans le secteur sanitaire et médico-social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix-en -Provence, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des caractéristiques cognitives et conatives des membres d'une équipe de travail sur la conceptualisation de la tâche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05059723v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Crombecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Living lab, une démarche d’innovation au service de la qualité de vie et des conditions de travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 79 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1118796ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326507v1</w:t>
-              </w:r>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-03664568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUE DES REPRESENTATIONS ET EFFICACITE DANS LES SYSTEMES « EQUIPE DE TRAVAIL »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Charles de Gaulle - Lille III, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00463338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3254,51 +3349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5088F04"/>
+    <w:nsid w:val="B9F69C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3485,51 +3580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-clety" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0157-3436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148492762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173050806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123322780" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doucy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poissonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blairy-Savard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mortreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruffin-Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cauwel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cailloux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/demarches-groupales-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Kubiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Den&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118796ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crombecq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-clety" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0157-3436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148492762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173050806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123322780" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#232;ve Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poissonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blairy-Savard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mortreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruffin-Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cauwel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cailloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/demarches-groupales-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Kubiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Den&#232;ve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crombecq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118796ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>