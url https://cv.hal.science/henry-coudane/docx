--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -999,879 +999,879 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litigation in orthopaedic surgery: New ethical challenges</w:t>
+                <w:t xml:space="preserve">No-go decision: A newly identified adverse event in orthopaedic surgery – causes and medico-legal implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Danan</w:t>
+                <w:t xml:space="preserve">E. Benfrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lighezzolo Alnot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zabee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tracol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 104 (1), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 104 (4), pp.519-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174042v1</w:t>
+                <w:t xml:space="preserve">hal-02005089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-go decision: A newly identified adverse event in orthopaedic surgery – causes and medico-legal implications</w:t>
+                <w:t xml:space="preserve">Litigation in orthopaedic surgery: New ethical challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zabee</w:t>
+                <w:t xml:space="preserve">J.-L. Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tracol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lighezzolo Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 104 (4), pp.519-522. </w:t>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2018.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005089v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic examination of sexual assault victims: Medical aspects and associations with the legal outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un chirurgien orthopédiste peut-il porter plainte contre un patient ? À propos d’un cas et revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kolopp</w:t>
+                <w:t xml:space="preserve">V. Seivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delbaere-Crespo</w:t>
+                <w:t xml:space="preserve">M. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecossec</w:t>
+                <w:t xml:space="preserve">D. Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillet-May</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Coudane</w:t>
+                <w:t xml:space="preserve">B. Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (3), pp.158-163. </w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.688 - 691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384110v1</w:t>
+                <w:t xml:space="preserve">hal-01718238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chirurgien orthopédiste peut-il porter plainte contre un patient ? À propos d’un cas et revue de la littérature</w:t>
+                <w:t xml:space="preserve">Legal Repair Report of the Physical Injury: How to Avoid that it Lasts more than Ten Years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Seivert</w:t>
+                <w:t xml:space="preserve">M Mangin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mangin</w:t>
+                <w:t xml:space="preserve">D Mainard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mainard</w:t>
+                <w:t xml:space="preserve">B Py,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Py</w:t>
+                <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (6), pp.688 - 691. </w:t>
+              <w:t xml:space="preserve">E-Mémoires de l'Académie Nationale de Chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.32-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14607/emem.2017.2.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718238v1</w:t>
+                <w:t xml:space="preserve">hal-01724541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal Repair Report of the Physical Injury: How to Avoid that it Lasts more than Ten Years?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages of external hybrid fixators for treating Schatzker V-VI tibial plateau fractures: A retrospective study of 40 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gavanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Mémoires de l'Académie Nationale de Chirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14607/emem.2017.2.032⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.965 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724541v1</w:t>
+                <w:t xml:space="preserve">hal-01718227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of external hybrid fixators for treating Schatzker V-VI tibial plateau fractures: A retrospective study of 40 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forensic examination of sexual assault victims: Medical aspects and associations with the legal outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gross</w:t>
+                <w:t xml:space="preserve">E. Delbaere-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gavanier</w:t>
+                <w:t xml:space="preserve">C. Lecossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belleville</w:t>
+                <w:t xml:space="preserve">F. Guillet-May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (6), pp.965 - 970. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (3), pp.158-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718227v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of a waiting period for preoperative patient consent: Prospective study of 51 shoulder arthroscopy cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Seivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (5), pp.791 - 794. </w:t>
@@ -4110,90 +4110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information peéopératoire. Etude prospective à propos de 51 arthroscopie d’épaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Karam,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -4235,90 +4235,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chirurgien peut-il porter plainte contre un patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mangin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kremer,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mainard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -4360,90 +4360,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information préopératoire. Étude prospective à propos de 51 arthroscopie d’épaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mangin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mainard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Karam,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise du travail après prothèses totales de hanche et de genou de première intention dans la population française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mangin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Gross,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Danan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lighezzolo Alnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02005089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benfrech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.03.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbaere-Crespo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecossec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet-May" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seivert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Py" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2017.05.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mangin," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainard," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Py," TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Danan," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14607/emem.2017.2.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavanier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belleville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.03.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coudane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seivert Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaroglu Emir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfani Faycal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangin Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondim-Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabiache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gleyze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-016-1338-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garbacz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seivert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Piessat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.158" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faivre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agopiantz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassinari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5P23MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giudici" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Milin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.01.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belleville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nespola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Poircuitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-013-1347-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-014-1923-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomares" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.09.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bollaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cavelier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albizzati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-013-9613-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calvez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Claudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscayret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karam," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kremer," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Dumoulin," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gavanier," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barla," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bevilacqua," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gross," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Seivert," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belleville," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bouaziz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Laure Danan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02005089v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benfrech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.03.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Danan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lighezzolo Alnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seivert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Py" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2017.05.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mangin," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainard," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Py," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Danan," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14607/emem.2017.2.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbaere-Crespo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecossec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet-May" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.03.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coudane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seivert Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaroglu Emir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfani Faycal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangin Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondim-Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabiache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gleyze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-016-1338-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garbacz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seivert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Piessat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.158" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faivre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agopiantz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassinari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5P23MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giudici" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Milin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.01.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belleville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nespola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Poircuitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-013-1347-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-014-1923-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomares" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.09.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bollaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cavelier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albizzati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-013-9613-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calvez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Claudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscayret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karam," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kremer," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Dumoulin," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gavanier," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barla," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bevilacqua," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gross," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Seivert," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belleville," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bouaziz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Laure Danan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>