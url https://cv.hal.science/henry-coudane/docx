--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -1237,161 +1237,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chirurgien orthopédiste peut-il porter plainte contre un patient ? À propos d’un cas et revue de la littérature</w:t>
+                <w:t xml:space="preserve">The concept of a waiting period for preoperative patient consent: Prospective study of 51 shoulder arthroscopy cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Seivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mainard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (6), pp.688 - 691. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (5), pp.791 - 794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718238v1</w:t>
+                <w:t xml:space="preserve">hal-01718218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Repair Report of the Physical Injury: How to Avoid that it Lasts more than Ten Years?</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (6), pp.965 - 970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1635,1855 +1635,1855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic examination of sexual assault victims: Medical aspects and associations with the legal outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un chirurgien orthopédiste peut-il porter plainte contre un patient ? À propos d’un cas et revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kolopp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Coudane</w:t>
+                <w:t xml:space="preserve">B. Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.688 - 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384110v1</w:t>
+                <w:t xml:space="preserve">hal-01718238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of a waiting period for preoperative patient consent: Prospective study of 51 shoulder arthroscopy cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forensic examination of sexual assault victims: Medical aspects and associations with the legal outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delbaere-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillet-May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (5), pp.791 - 794. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (3), pp.158-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718218v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il proposer systématiquement un délai de réflexion au patient avant une intervention en chirurgie orthopédique ? Étude prospective à propos de 52 patients</w:t>
+                <w:t xml:space="preserve">Precise survival time and physical activity after fatal left ventricle injury from sharp pointed weapon: a case report and a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angélique Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houfani Faycal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mangin Michael</w:t>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (5), pp.1299-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-016-1338-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384076v1</w:t>
+                <w:t xml:space="preserve">hal-02384136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in imaging methods used in hip arthroplasty: A diagnostic algorithm</w:t>
+                <w:t xml:space="preserve">Patient information in orthopedic and trauma surgery. Fundamental knowledge, legal aspects and practical recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blum</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gleyze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.S105-S111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2015.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717711v1</w:t>
+                <w:t xml:space="preserve">hal-02384156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient information in orthopedic and trauma surgery. Fundamental knowledge, legal aspects and practical recommendations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Coudane</w:t>
+                <w:t xml:space="preserve">Faut-il proposer systématiquement un délai de réflexion au patient avant une intervention en chirurgie orthopédique ? Étude prospective à propos de 52 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seivert Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baydaroglu Emir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houfani Faycal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangin Michael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, nos 4-5, pp.943-952</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384156v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise survival time and physical activity after fatal left ventricle injury from sharp pointed weapon: a case report and a review of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments in imaging methods used in hip arthroplasty: A diagnostic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondim-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Franchi</w:t>
+                <w:t xml:space="preserve">E. Gabiache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kolopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Coudane</w:t>
+                <w:t xml:space="preserve">O. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martrille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130 (5), pp.1299-1301. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7-8), pp.735 - 747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00414-016-1338-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384136v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of therapeutic patient education in heart failure by healthcare providers</w:t>
+                <w:t xml:space="preserve">Oral information in orthopaedics: How should the patient's understanding be assessed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Garbacz</w:t>
+                <w:t xml:space="preserve">K. Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Juilliere</w:t>
+                <w:t xml:space="preserve">P. Gillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alla</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.133-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814825v1</w:t>
+                <w:t xml:space="preserve">hal-02007693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’information du patient dans le cadre de l’urgence traumatologique différée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation nationale de l’enseignement théorique du troisième cycle des études médicales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agopiantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lefevre</w:t>
+                <w:t xml:space="preserve">K. Cassinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Seivert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2015.09.158⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (9), pp.579 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384185v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation nationale de l’enseignement théorique du troisième cycle des études médicales en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de l’information du patient dans le cadre de l’urgence traumatologique différée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Faivre</w:t>
+                <w:t xml:space="preserve">Vincent Seivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agopiantz</w:t>
+                <w:t xml:space="preserve">Florent Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Loeb</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Piessat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.009⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (7), pp.S204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2015.09.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01812576v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral information in orthopaedics: How should the patient's understanding be assessed?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of therapeutic patient education in heart failure by healthcare providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garbacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Juilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Giudici</w:t>
+                <w:t xml:space="preserve">Patrick Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gillois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (8-9), pp.446 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007693v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of modified Hackethal bundle nailing versus anterograde nailing for fixation of surgical neck fractures of the humerus: Retrospective study of 105 cases</w:t>
+                <w:t xml:space="preserve">Locking plate fixation versus antegrade nailing of 3-and 4-part proximal humerus fractures in patients without osteoporosis. Comparative retrospective study of 63 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Milin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Sirveaux</w:t>
+                <w:t xml:space="preserve">G. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eloy</w:t>
+                <w:t xml:space="preserve">G. Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mainard</w:t>
+                <w:t xml:space="preserve">L. Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mole</w:t>
+                <w:t xml:space="preserve">I. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 100 (3), pp.265-270. </w:t>
+              <w:t xml:space="preserve">, 2014, 100 (8), pp.917-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452719v1</w:t>
+                <w:t xml:space="preserve">hal-01453206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencing factors of functional result and bone union in tibiotalocalcaneal arthrodesis with intramedullary locking nail: a retrospective series of 30 cases</w:t>
+                <w:t xml:space="preserve">Comparison of modified Hackethal bundle nailing versus anterograde nailing for fixation of surgical neck fractures of the humerus: Retrospective study of 105 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Gross</w:t>
+                <w:t xml:space="preserve">Loic Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Belleville</w:t>
+                <w:t xml:space="preserve">F. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Nespola</w:t>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Manuel Poircuitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Coudane</w:t>
+                <w:t xml:space="preserve">D. Mole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (4), pp.627-33. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (3), pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00590-013-1347-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467521v1</w:t>
+                <w:t xml:space="preserve">hal-01452719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total hip prosthesis CT with single-energy projection-based metallic artifact reduction: impact on the visualization of specific periprosthetic soft tissue structures</w:t>
+                <w:t xml:space="preserve">Influencing factors of functional result and bone union in tibiotalocalcaneal arthrodesis with intramedullary locking nail: a retrospective series of 30 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
+                <w:t xml:space="preserve">Rémi Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumann</w:t>
+                <w:t xml:space="preserve">Arnaud Nespola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Sirveaux</w:t>
+                <w:t xml:space="preserve">Jean-Manuel Poircuitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00256-014-1923-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.627-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00590-013-1347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727770v1</w:t>
+                <w:t xml:space="preserve">hal-01467521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking plate fixation versus antegrade nailing of 3-and 4-part proximal humerus fractures in patients without osteoporosis. Comparative retrospective study of 63 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total hip prosthesis CT with single-energy projection-based metallic artifact reduction: impact on the visualization of specific periprosthetic soft tissue structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boudard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pomares</w:t>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Milin</w:t>
+                <w:t xml:space="preserve">Ariane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lemonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Coudane</w:t>
+                <w:t xml:space="preserve">François Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100 (8), pp.917-924. </w:t>
+              <w:t xml:space="preserve">Skeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.1237 - 1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00256-014-1923-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453206v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeport Pilotage-Carrière : saison 2!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Albizzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (6), pp.1013 - 1019. </w:t>
@@ -3698,90 +3698,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and observational studies in medical research: various rules in a common framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (4), pp.1104-8. </w:t>
@@ -4091,527 +4091,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information peéopératoire. Etude prospective à propos de 51 arthroscopie d’épaule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Tibiotalocalcaneal arthrodesis using a retrograde nail in the case of infected ankle : a multicenter retrospective study about 20 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Dumoulin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gavanier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barla,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bevilacqua,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Federation of National Association of Orthopaedics and Traumatology (EFORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034213v1</w:t>
+                <w:t xml:space="preserve">hal-03033409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chirurgien peut-il porter plainte contre un patient ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Mainard,</w:t>
+                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information peéopératoire. Etude prospective à propos de 51 arthroscopie d’épaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Karam,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723544v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information préopératoire. Étude prospective à propos de 51 arthroscopie d’épaule</w:t>
+                <w:t xml:space="preserve">Un chirurgien peut-il porter plainte contre un patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mangin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kremer,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mainard,</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Karam,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723538v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibiotalocalcaneal arthrodesis using a retrograde nail in the case of infected ankle : a multicenter retrospective study about 20 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information préopératoire. Étude prospective à propos de 51 arthroscopie d’épaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mangin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mainard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Dumoulin,</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henry Coudane</w:t>
+                <w:t xml:space="preserve">Y Karam,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of National Association of Orthopaedics and Traumatology (EFORT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033409v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise du travail après prothèses totales de hanche et de genou de première intention dans la population française.</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue de médecin et de juriste autour de cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Martinent, Michèle Stanton-Jean, Marie-France Mamzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexion et recherches en éthique - Mélanges en l'honneur du professeur Christian Hervé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.395-400, 2018, Thèmes et commentaires, 978 2 247 18105 6</w:t>
@@ -4840,51 +4840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers du Cercle Nicolas Andry Table ronde La santé connectée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Laure Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAURAMPS MEDICAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde La santé connectée</w:t>
@@ -4969,51 +4969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'ostéopathie dans le système de santé : Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de santé et Presses de sciences Po Collection "séminaires". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de l'ostéopathie dans le système de santé : Enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Editions de santé et Presses de sciences Po Collection "séminaires", pp.7-20, 2016, La place de l'ostéopathie dans le système de santé : Enjeux et perspectives, 978-2-86411-296-9</w:t>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des futurs chirurgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bréhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02005089v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benfrech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.03.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Danan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lighezzolo Alnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seivert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Py" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2017.05.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mangin," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainard," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Py," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Danan," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14607/emem.2017.2.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbaere-Crespo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecossec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet-May" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.03.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coudane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seivert Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaroglu Emir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfani Faycal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangin Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondim-Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabiache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gleyze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-016-1338-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garbacz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seivert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Piessat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.158" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faivre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agopiantz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassinari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5P23MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giudici" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Milin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.01.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belleville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nespola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Poircuitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-013-1347-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-014-1923-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomares" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.09.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bollaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cavelier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albizzati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-013-9613-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calvez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Claudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscayret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karam," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kremer," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Dumoulin," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gavanier," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barla," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bevilacqua," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gross," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Seivert," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belleville," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bouaziz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Laure Danan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02005089v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benfrech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.03.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Danan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lighezzolo Alnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.03.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mangin," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainard," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Py," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Danan," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14607/emem.2017.2.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Py" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2017.05.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbaere-Crespo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecossec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet-May" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolopp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coudane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-016-1338-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gleyze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seivert Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaroglu Emir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfani Faycal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangin Michael" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondim-Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabiache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.07.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giudici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agopiantz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loeb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassinari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5P23MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefevre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galliot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Piessat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garbacz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilliere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.03.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Milin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belleville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nespola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Poircuitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-013-1347-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Raymond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-014-1923-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bollaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cavelier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albizzati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-013-9613-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calvez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Claudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscayret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Dumoulin," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gavanier," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barla," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bevilacqua," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karam," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kremer," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gross," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Seivert," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belleville," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bouaziz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Laure Danan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>