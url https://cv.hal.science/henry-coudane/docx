--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1237,161 +1237,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of a waiting period for preoperative patient consent: Prospective study of 51 shoulder arthroscopy cases</w:t>
+                <w:t xml:space="preserve">Un chirurgien orthopédiste peut-il porter plainte contre un patient ? À propos d’un cas et revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Seivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Seivert</w:t>
+                <w:t xml:space="preserve">D. Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mainard</w:t>
+                <w:t xml:space="preserve">B. Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (5), pp.791 - 794. </w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.688 - 691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718218v1</w:t>
+                <w:t xml:space="preserve">hal-01718238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Repair Report of the Physical Injury: How to Avoid that it Lasts more than Ten Years?</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (6), pp.965 - 970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1635,1855 +1635,1855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chirurgien orthopédiste peut-il porter plainte contre un patient ? À propos d’un cas et revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forensic examination of sexual assault victims: Medical aspects and associations with the legal outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delbaere-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillet-May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2017.05.009⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (3), pp.158-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718238v1</w:t>
+                <w:t xml:space="preserve">hal-02384110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic examination of sexual assault victims: Medical aspects and associations with the legal outcomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lecossec</w:t>
+                <w:t xml:space="preserve">The concept of a waiting period for preoperative patient consent: Prospective study of 51 shoulder arthroscopy cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillet-May</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Coudane</w:t>
+                <w:t xml:space="preserve">Y. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (3), pp.158-163. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (5), pp.791 - 794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384110v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise survival time and physical activity after fatal left ventricle injury from sharp pointed weapon: a case report and a review of the literature</w:t>
+                <w:t xml:space="preserve">Faut-il proposer systématiquement un délai de réflexion au patient avant une intervention en chirurgie orthopédique ? Étude prospective à propos de 52 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Franchi</w:t>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kolopp</w:t>
+                <w:t xml:space="preserve">Seivert Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Coudane</w:t>
+                <w:t xml:space="preserve">Baydaroglu Emir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martrille</w:t>
+                <w:t xml:space="preserve">Houfani Faycal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangin Michael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, nos 4-5, pp.943-952</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384136v1</w:t>
+                <w:t xml:space="preserve">hal-02384076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient information in orthopedic and trauma surgery. Fundamental knowledge, legal aspects and practical recommendations</w:t>
+                <w:t xml:space="preserve">Developments in imaging methods used in hip arthroplasty: A diagnostic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gleyze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondim-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gabiache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2015.06.028⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7-8), pp.735 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384156v1</w:t>
+                <w:t xml:space="preserve">hal-01717711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il proposer systématiquement un délai de réflexion au patient avant une intervention en chirurgie orthopédique ? Étude prospective à propos de 52 patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Precise survival time and physical activity after fatal left ventricle injury from sharp pointed weapon: a case report and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mangin Michael</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (5), pp.1299-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-016-1338-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384076v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in imaging methods used in hip arthroplasty: A diagnostic algorithm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient information in orthopedic and trauma surgery. Fundamental knowledge, legal aspects and practical recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sirveaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gleyze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (7-8), pp.735 - 747. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.S105-S111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2015.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717711v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral information in orthopaedics: How should the patient's understanding be assessed?</w:t>
+                <w:t xml:space="preserve">Perception of therapeutic patient education in heart failure by healthcare providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Giudici</w:t>
+                <w:t xml:space="preserve">Laure Garbacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gillois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Coudane</w:t>
+                <w:t xml:space="preserve">Yves Juilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Claudot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (8-9), pp.446 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007693v1</w:t>
+                <w:t xml:space="preserve">hal-01814825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation nationale de l’enseignement théorique du troisième cycle des études médicales en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de l’information du patient dans le cadre de l’urgence traumatologique différée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cassinari</w:t>
+                <w:t xml:space="preserve">Maxime Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Seivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Piessat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.009⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (7), pp.S204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2015.09.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01812576v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’information du patient dans le cadre de l’urgence traumatologique différée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation nationale de l’enseignement théorique du troisième cycle des études médicales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Seivert</w:t>
+                <w:t xml:space="preserve">J.-C. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Galliot</w:t>
+                <w:t xml:space="preserve">M. Agopiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Piessat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Loeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2015.09.158⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (9), pp.579 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384185v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of therapeutic patient education in heart failure by healthcare providers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral information in orthopaedics: How should the patient's understanding be assessed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jourdain</w:t>
+                <w:t xml:space="preserve">K. Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Guyon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.133-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814825v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking plate fixation versus antegrade nailing of 3-and 4-part proximal humerus fractures in patients without osteoporosis. Comparative retrospective study of 63 cases</w:t>
+                <w:t xml:space="preserve">Comparison of modified Hackethal bundle nailing versus anterograde nailing for fixation of surgical neck fractures of the humerus: Retrospective study of 105 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boudard</w:t>
+                <w:t xml:space="preserve">Loic Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pomares</w:t>
+                <w:t xml:space="preserve">F. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Milin</w:t>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lemonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Coudane</w:t>
+                <w:t xml:space="preserve">D. Mole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 100 (8), pp.917-924. </w:t>
+              <w:t xml:space="preserve">, 2014, 100 (3), pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453206v1</w:t>
+                <w:t xml:space="preserve">hal-01452719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of modified Hackethal bundle nailing versus anterograde nailing for fixation of surgical neck fractures of the humerus: Retrospective study of 105 cases</w:t>
+                <w:t xml:space="preserve">Influencing factors of functional result and bone union in tibiotalocalcaneal arthrodesis with intramedullary locking nail: a retrospective series of 30 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Milin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Sirveaux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eloy</w:t>
+                <w:t xml:space="preserve">Rémi Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mainard</w:t>
+                <w:t xml:space="preserve">Arnaud Nespola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mole</w:t>
+                <w:t xml:space="preserve">Jean-Manuel Poircuitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100 (3), pp.265-270. </w:t>
+              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.627-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00590-013-1347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452719v1</w:t>
+                <w:t xml:space="preserve">hal-01467521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencing factors of functional result and bone union in tibiotalocalcaneal arthrodesis with intramedullary locking nail: a retrospective series of 30 cases</w:t>
+                <w:t xml:space="preserve">Total hip prosthesis CT with single-energy projection-based metallic artifact reduction: impact on the visualization of specific periprosthetic soft tissue structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Gross</w:t>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Belleville</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Nespola</w:t>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Manuel Poircuitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Coudane</w:t>
+                <w:t xml:space="preserve">Ariane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00590-013-1347-2⟩</w:t>
+              <w:t xml:space="preserve">Skeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.1237 - 1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00256-014-1923-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467521v1</w:t>
+                <w:t xml:space="preserve">hal-01727770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total hip prosthesis CT with single-energy projection-based metallic artifact reduction: impact on the visualization of specific periprosthetic soft tissue structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locking plate fixation versus antegrade nailing of 3-and 4-part proximal humerus fractures in patients without osteoporosis. Comparative retrospective study of 63 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
+                <w:t xml:space="preserve">G. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumann</w:t>
+                <w:t xml:space="preserve">G. Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Raymond</w:t>
+                <w:t xml:space="preserve">L. Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sirveaux</w:t>
+                <w:t xml:space="preserve">I. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (9), pp.1237 - 1246. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (8), pp.917-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00256-014-1923-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727770v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeport Pilotage-Carrière : saison 2!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Albizzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (6), pp.1013 - 1019. </w:t>
@@ -3698,90 +3698,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and observational studies in medical research: various rules in a common framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (4), pp.1104-8. </w:t>
@@ -4091,527 +4091,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibiotalocalcaneal arthrodesis using a retrograde nail in the case of infected ankle : a multicenter retrospective study about 20 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information peéopératoire. Etude prospective à propos de 51 arthroscopie d’épaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Dumoulin,</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henry Coudane</w:t>
+                <w:t xml:space="preserve">Y Karam,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of National Association of Orthopaedics and Traumatology (EFORT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033409v1</w:t>
+                <w:t xml:space="preserve">hal-03034213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information peéopératoire. Etude prospective à propos de 51 arthroscopie d’épaule</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y Karam,</w:t>
+                <w:t xml:space="preserve">Un chirurgien peut-il porter plainte contre un patient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mangin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kremer,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mainard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034213v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chirurgien peut-il porter plainte contre un patient ?</w:t>
+                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information préopératoire. Étude prospective à propos de 51 arthroscopie d’épaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mangin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mainard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Karam,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Danan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723544v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de délai de réflexion dans le cadre de l’information préopératoire. Étude prospective à propos de 51 arthroscopie d’épaule</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tibiotalocalcaneal arthrodesis using a retrograde nail in the case of infected ankle : a multicenter retrospective study about 20 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Karam,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jl Danan,</w:t>
+                <w:t xml:space="preserve">Q Dumoulin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gavanier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barla,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bevilacqua,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Chirurgie Orthopédique et Traumatologique (SoFCOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Federation of National Association of Orthopaedics and Traumatology (EFORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723538v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise du travail après prothèses totales de hanche et de genou de première intention dans la population française.</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue de médecin et de juriste autour de cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Martinent, Michèle Stanton-Jean, Marie-France Mamzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexion et recherches en éthique - Mélanges en l'honneur du professeur Christian Hervé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.395-400, 2018, Thèmes et commentaires, 978 2 247 18105 6</w:t>
@@ -4840,51 +4840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers du Cercle Nicolas Andry Table ronde La santé connectée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Laure Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAURAMPS MEDICAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde La santé connectée</w:t>
@@ -4969,51 +4969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'ostéopathie dans le système de santé : Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de santé et Presses de sciences Po Collection "séminaires". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de l'ostéopathie dans le système de santé : Enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Editions de santé et Presses de sciences Po Collection "séminaires", pp.7-20, 2016, La place de l'ostéopathie dans le système de santé : Enjeux et perspectives, 978-2-86411-296-9</w:t>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des futurs chirurgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bréhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02005089v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benfrech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.03.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Danan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lighezzolo Alnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.03.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mangin," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainard," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Py," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Danan," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14607/emem.2017.2.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Py" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2017.05.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbaere-Crespo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecossec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet-May" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolopp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coudane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-016-1338-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gleyze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seivert Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaroglu Emir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfani Faycal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangin Michael" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondim-Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabiache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.07.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giudici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agopiantz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loeb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassinari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5P23MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefevre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galliot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Piessat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garbacz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilliere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.03.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Milin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belleville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nespola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Poircuitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-013-1347-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Raymond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-014-1923-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bollaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cavelier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albizzati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-013-9613-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calvez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Claudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscayret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Dumoulin," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gavanier," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barla," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bevilacqua," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karam," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kremer," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gross," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Seivert," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belleville," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bouaziz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Laure Danan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02005089v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benfrech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.03.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Danan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lighezzolo Alnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seivert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Py" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2017.05.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mangin," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainard," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Py," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Danan," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14607/emem.2017.2.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbaere-Crespo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecossec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet-May" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.03.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coudane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seivert Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaroglu Emir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfani Faycal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangin Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondim-Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabiache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolopp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-016-1338-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gleyze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.06.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garbacz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seivert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Piessat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.158" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faivre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agopiantz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassinari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5P23MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giudici" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Milin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.01.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belleville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nespola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Poircuitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-013-1347-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-014-1923-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomares" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.09.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bollaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cavelier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albizzati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-013-9613-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calvez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Claudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscayret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karam," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kremer," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Dumoulin," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gavanier," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barla," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bevilacqua," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gross," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Seivert," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belleville," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bouaziz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Laure Danan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>