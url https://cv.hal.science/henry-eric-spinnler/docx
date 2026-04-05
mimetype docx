--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1282,398 +1282,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH gradient and mass transfer in a model cheese matrix when Penicillium camemberti is grown at the surface (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including a succession of microbial cultures and in situ product recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AusBiotech 2016, 17th International Biotechnology Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598163v1</w:t>
+                <w:t xml:space="preserve">hal-01564514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including a succession of microbial cultures and in situ product recovery</w:t>
+                <w:t xml:space="preserve">Conversion of 1,3 propanediol into 3-hydroxypropionic acid by Acetobacter aceti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Santinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564514v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of 1,3 propanediol into 3-hydroxypropionic acid by Acetobacter aceti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+                <w:t xml:space="preserve">pH gradient and mass transfer in a model cheese matrix when Penicillium camemberti is grown at the surface (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Santinho</w:t>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sally L. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">AusBiotech 2016, 17th International Biotechnology Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564503v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the biomass growth conditions on the bioconversion of glycerol to 3-hydroxypropanoic acid and 1,3-propanediol by resting cells of Lactobacillus reuteri</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
@@ -1810,77 +1810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gorge-Bibette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Teixera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,51 +3066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemarchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01291-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.03.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth L&#243;pez-Del-Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T. Mart'In Del Campo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hern&#225;ndez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2016.1202325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth L&#243;pez-Del-Castillo Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v5n3p85" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thana Abou Ghaida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medawar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally L. Gras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kauffmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04487606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2013-0-13507-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04487612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemarchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01291-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.03.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth L&#243;pez-Del-Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T. Mart'In Del Campo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hern&#225;ndez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2016.1202325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth L&#243;pez-Del-Castillo Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v5n3p85" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thana Abou Ghaida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medawar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally L. Gras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kauffmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04487606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2013-0-13507-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04487612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>